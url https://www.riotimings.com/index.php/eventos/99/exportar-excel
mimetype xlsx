--- v0 (2026-06-10)
+++ v1 (2026-09-05)
@@ -6091,554 +6091,494 @@
       <c r="J121" s="3" t="s">
         <v>363</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>364</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>364</v>
       </c>
       <c r="M121" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="3">
         <v>104</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
-      <c r="F122" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
       <c r="H122" s="3" t="s">
         <v>366</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>229</v>
       </c>
       <c r="K122" s="3" t="s">
         <v>367</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>367</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3">
         <v>105</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
-      <c r="F123" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>366</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>369</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>370</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>370</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="3">
         <v>102</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
-      <c r="F124" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
       <c r="H124" s="3" t="s">
         <v>366</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>372</v>
       </c>
       <c r="K124" s="3" t="s">
         <v>373</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>373</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="3">
         <v>41</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
-      <c r="F125" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
       <c r="H125" s="3" t="s">
         <v>366</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>375</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>376</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>376</v>
       </c>
       <c r="M125" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="3">
         <v>1</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="3"/>
-      <c r="F126" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
       <c r="H126" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L126" s="3"/>
       <c r="M126" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>10</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="3"/>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L127" s="3"/>
       <c r="M127" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>26</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L128" s="3"/>
       <c r="M128" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>76</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L129" s="3"/>
       <c r="M129" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>78</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="3"/>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="3">
         <v>86</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
-      <c r="F131" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="3">
         <v>90</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
-      <c r="F132" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="3">
         <v>92</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
-      <c r="F133" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
       <c r="H133" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K133" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L133" s="3"/>
       <c r="M133" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="3">
         <v>103</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
-      <c r="F134" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
       <c r="H134" s="3" t="s">
         <v>378</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K134" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L134" s="3"/>
       <c r="M134" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="3">
         <v>56</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="3"/>
-      <c r="F135" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>389</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>390</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>93</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>389</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>390</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>379</v>
       </c>
       <c r="L136" s="3"/>
       <c r="M136" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>