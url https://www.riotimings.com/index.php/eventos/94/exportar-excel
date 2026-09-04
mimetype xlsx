--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -7257,653 +7257,581 @@
       <c r="J138" s="3" t="s">
         <v>380</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>381</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>380</v>
       </c>
       <c r="M138" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>155</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>383</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>347</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>385</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>347</v>
       </c>
       <c r="M139" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>5</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="3"/>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L140" s="3"/>
       <c r="M140" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>56</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>64</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>67</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="3">
         <v>73</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="3"/>
-      <c r="F144" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
       <c r="H144" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K144" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="3">
         <v>103</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="3"/>
-      <c r="F145" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
       <c r="H145" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>110</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="3"/>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>115</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
-      <c r="F147" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
       <c r="H147" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="3">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
-      <c r="F148" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K148" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="3">
         <v>153</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="3"/>
-      <c r="F149" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
       <c r="H149" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K149" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L149" s="3"/>
       <c r="M149" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="3">
         <v>117</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="3"/>
-      <c r="F150" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
       <c r="H150" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>400</v>
       </c>
       <c r="K150" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="3">
         <v>6</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
-      <c r="F151" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
       <c r="H151" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>402</v>
       </c>
       <c r="K151" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="3">
         <v>82</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
-      <c r="F152" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>404</v>
       </c>
       <c r="K152" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L152" s="3"/>
       <c r="M152" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="3">
         <v>25</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
-      <c r="F153" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
       <c r="H153" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>406</v>
       </c>
       <c r="K153" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="3">
         <v>18</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
-      <c r="F154" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
       <c r="H154" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K154" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="3">
         <v>99</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
-      <c r="F155" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
       <c r="H155" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>410</v>
       </c>
       <c r="K155" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="3">
         <v>72</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
-      <c r="F156" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
       <c r="H156" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>413</v>
       </c>
       <c r="K156" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L156" s="3"/>
       <c r="M156" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="3">
         <v>199</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C157" s="3" t="s">
@@ -9073,412 +9001,368 @@
       <c r="J188" s="3" t="s">
         <v>503</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>503</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>503</v>
       </c>
       <c r="M188" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>197</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>383</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>505</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>506</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>505</v>
       </c>
       <c r="M189" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>195</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="3"/>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>383</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>508</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>509</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>508</v>
       </c>
       <c r="M190" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>196</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="3"/>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>383</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>511</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>512</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>511</v>
       </c>
       <c r="M191" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>156</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="3"/>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>387</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>388</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>181</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>163</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>189</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3"/>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>207</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>198</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>183</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="3"/>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>517</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>518</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>157</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="3"/>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>520</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>239</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>180</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="3"/>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>522</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>523</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>185</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="3"/>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>525</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>526</v>
       </c>
       <c r="L198" s="3"/>
       <c r="M198" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>159</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
-      <c r="F199" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
       <c r="H199" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>528</v>
       </c>
       <c r="K199" s="3" t="s">
         <v>529</v>
       </c>
       <c r="L199" s="3"/>
       <c r="M199" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="3">
         <v>208</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C200" s="3" t="s">
@@ -9871,161 +9755,145 @@
       <c r="J210" s="3" t="s">
         <v>561</v>
       </c>
       <c r="K210" s="3" t="s">
         <v>561</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>561</v>
       </c>
       <c r="M210" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>531</v>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="3"/>
-      <c r="F211" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
       <c r="H211" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>563</v>
       </c>
       <c r="K211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L211" s="3"/>
       <c r="M211" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="3">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>531</v>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="3"/>
-      <c r="F212" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
       <c r="H212" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>565</v>
       </c>
       <c r="K212" s="3" t="s">
         <v>566</v>
       </c>
       <c r="L212" s="3"/>
       <c r="M212" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="3">
         <v>213</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>567</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>531</v>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="3"/>
-      <c r="F213" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
       <c r="H213" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>384</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>568</v>
       </c>
       <c r="K213" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L213" s="3"/>
       <c r="M213" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="3">
         <v>200</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>569</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>531</v>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="3"/>
-      <c r="F214" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F214" s="3"/>
+      <c r="G214" s="3"/>
       <c r="H214" s="3" t="s">
         <v>399</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>570</v>
       </c>
       <c r="K214" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L214" s="3"/>
       <c r="M214" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>