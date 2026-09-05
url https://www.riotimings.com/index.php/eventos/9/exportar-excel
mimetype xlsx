--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -2718,208 +2718,188 @@
       </c>
       <c r="K29" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>110</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="3">
         <v>107</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
       <c r="H30" s="3" t="s">
         <v>112</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>113</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>114</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>114</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="3">
         <v>54</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="F31" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
       <c r="H31" s="3" t="s">
         <v>112</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>116</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>117</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>117</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="3">
         <v>4</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="F32" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
       <c r="H32" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L32" s="3"/>
       <c r="M32" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="3">
         <v>101</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="F33" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
       <c r="H33" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="3">
         <v>119</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F34" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
       <c r="H34" s="3" t="s">
         <v>125</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>126</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L34" s="3"/>
       <c r="M34" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="3">
         <v>14</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="3" t="s">
@@ -4348,93 +4328,85 @@
       </c>
       <c r="K71" s="3" t="s">
         <v>242</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>242</v>
       </c>
       <c r="M71" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="3">
         <v>108</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="F72" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L72" s="3"/>
       <c r="M72" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="3">
         <v>109</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="F73" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
       <c r="H73" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L73" s="3"/>
       <c r="M73" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="3">
         <v>16</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C74" s="3" t="s">
@@ -6208,93 +6180,85 @@
       </c>
       <c r="K119" s="3" t="s">
         <v>382</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>382</v>
       </c>
       <c r="M119" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="3">
         <v>7</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="F120" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
       <c r="H120" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K120" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L120" s="3"/>
       <c r="M120" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3">
         <v>20</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F121" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
       <c r="H121" s="3" t="s">
         <v>120</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>53</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>121</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>121</v>
       </c>
       <c r="L121" s="3"/>
       <c r="M121" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>