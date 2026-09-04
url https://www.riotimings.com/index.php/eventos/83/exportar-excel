--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -8053,409 +8053,369 @@
         <v>390</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>390</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3">
         <v>284</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>221</v>
       </c>
       <c r="E123" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="F123" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>392</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>393</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>394</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>393</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="3">
         <v>307</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F124" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
       <c r="H124" s="3" t="s">
         <v>392</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>93</v>
       </c>
       <c r="K124" s="3" t="s">
         <v>396</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>93</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="3">
         <v>204</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>398</v>
       </c>
       <c r="E125" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="F125" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
       <c r="H125" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L125" s="3"/>
       <c r="M125" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="3">
         <v>209</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>403</v>
       </c>
       <c r="E126" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="F126" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
       <c r="H126" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L126" s="3"/>
       <c r="M126" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>221</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>406</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L127" s="3"/>
       <c r="M127" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>227</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>408</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L128" s="3"/>
       <c r="M128" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>232</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L129" s="3"/>
       <c r="M129" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>249</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>403</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="3">
         <v>298</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E131" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F131" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="3">
         <v>306</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>413</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F132" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>414</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>415</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="3">
         <v>11</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C133" s="3" t="s">
@@ -14719,549 +14679,493 @@
         <v>893</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>892</v>
       </c>
       <c r="M288" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="3">
         <v>21</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D289" s="3" t="s">
         <v>895</v>
       </c>
       <c r="E289" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F289" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F289" s="3"/>
+      <c r="G289" s="3"/>
       <c r="H289" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K289" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L289" s="3"/>
       <c r="M289" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="3">
         <v>28</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="F290" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F290" s="3"/>
+      <c r="G290" s="3"/>
       <c r="H290" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K290" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L290" s="3"/>
       <c r="M290" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="3">
         <v>29</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F291" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F291" s="3"/>
+      <c r="G291" s="3"/>
       <c r="H291" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K291" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L291" s="3"/>
       <c r="M291" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="3">
         <v>31</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>406</v>
       </c>
       <c r="E292" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F292" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
       <c r="H292" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K292" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L292" s="3"/>
       <c r="M292" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="3">
         <v>34</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D293" s="3" t="s">
         <v>901</v>
       </c>
       <c r="E293" s="3" t="s">
         <v>902</v>
       </c>
-      <c r="F293" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F293" s="3"/>
+      <c r="G293" s="3"/>
       <c r="H293" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K293" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L293" s="3"/>
       <c r="M293" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="3">
         <v>39</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F294" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F294" s="3"/>
+      <c r="G294" s="3"/>
       <c r="H294" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K294" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L294" s="3"/>
       <c r="M294" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="3">
         <v>87</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>188</v>
       </c>
       <c r="E295" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F295" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F295" s="3"/>
+      <c r="G295" s="3"/>
       <c r="H295" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J295" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K295" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L295" s="3"/>
       <c r="M295" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="3">
         <v>103</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D296" s="3" t="s">
         <v>181</v>
       </c>
       <c r="E296" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F296" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
       <c r="H296" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K296" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L296" s="3"/>
       <c r="M296" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="3">
         <v>117</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F297" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F297" s="3"/>
+      <c r="G297" s="3"/>
       <c r="H297" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K297" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L297" s="3"/>
       <c r="M297" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="3">
         <v>118</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D298" s="3" t="s">
         <v>797</v>
       </c>
       <c r="E298" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F298" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F298" s="3"/>
+      <c r="G298" s="3"/>
       <c r="H298" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K298" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L298" s="3"/>
       <c r="M298" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="3">
         <v>119</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F299" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
       <c r="H299" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K299" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L299" s="3"/>
       <c r="M299" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="3">
         <v>124</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F300" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F300" s="3"/>
+      <c r="G300" s="3"/>
       <c r="H300" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K300" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L300" s="3"/>
       <c r="M300" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="3">
         <v>128</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D301" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E301" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F301" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
       <c r="H301" s="3" t="s">
         <v>400</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K301" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L301" s="3"/>
       <c r="M301" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="3">
         <v>55</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D302" s="3"/>
       <c r="E302" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F302" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F302" s="3"/>
+      <c r="G302" s="3"/>
       <c r="H302" s="3" t="s">
         <v>414</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>65</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>912</v>
       </c>
       <c r="K302" s="3" t="s">
         <v>401</v>
       </c>
       <c r="L302" s="3"/>
       <c r="M302" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>