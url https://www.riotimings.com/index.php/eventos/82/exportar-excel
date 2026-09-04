--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -2726,161 +2726,145 @@
       </c>
       <c r="K16" s="3" t="s">
         <v>72</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3">
         <v>278</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F17" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
       <c r="H17" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3">
         <v>314</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
-      <c r="F18" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
       <c r="H18" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>316</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
-      <c r="F19" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
       <c r="H19" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>328</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
-      <c r="F20" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
       <c r="H20" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>304</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="3" t="s">
@@ -8670,500 +8654,448 @@
       </c>
       <c r="K168" s="3" t="s">
         <v>540</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>540</v>
       </c>
       <c r="M168" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="3">
         <v>4</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>541</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F169" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
       <c r="H169" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K169" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L169" s="3"/>
       <c r="M169" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="3">
         <v>62</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F170" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
       <c r="H170" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L170" s="3"/>
       <c r="M170" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="3">
         <v>64</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F171" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
       <c r="H171" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L171" s="3"/>
       <c r="M171" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="3">
         <v>104</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F172" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
       <c r="H172" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L172" s="3"/>
       <c r="M172" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="3">
         <v>138</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F173" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
       <c r="H173" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="3">
         <v>244</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F174" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
       <c r="H174" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K174" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L174" s="3"/>
       <c r="M174" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="3">
         <v>250</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F175" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
       <c r="H175" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L175" s="3"/>
       <c r="M175" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="3">
         <v>290</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F176" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
       <c r="H176" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K176" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L176" s="3"/>
       <c r="M176" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="3">
         <v>294</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F177" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
       <c r="H177" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K177" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="3">
         <v>298</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F178" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
       <c r="H178" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K178" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L178" s="3"/>
       <c r="M178" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="3">
         <v>300</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F179" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
       <c r="H179" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K179" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L179" s="3"/>
       <c r="M179" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="3">
         <v>308</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F180" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
       <c r="H180" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L180" s="3"/>
       <c r="M180" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="3">
         <v>330</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
-      <c r="F181" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
       <c r="H181" s="3" t="s">
         <v>74</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>75</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>