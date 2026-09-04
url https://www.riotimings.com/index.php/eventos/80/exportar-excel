--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -8981,1375 +8981,1231 @@
         <v>601</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>600</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>108</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>603</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>113</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>606</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="F166" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
       <c r="H166" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="3">
         <v>117</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
       <c r="H167" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="3">
         <v>123</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>323</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="F168" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
       <c r="H168" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K168" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L168" s="3"/>
       <c r="M168" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="3">
         <v>124</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F169" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
       <c r="H169" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K169" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L169" s="3"/>
       <c r="M169" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="3">
         <v>131</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F170" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
       <c r="H170" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L170" s="3"/>
       <c r="M170" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="3">
         <v>134</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>612</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F171" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
       <c r="H171" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L171" s="3"/>
       <c r="M171" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="3">
         <v>137</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>614</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="F172" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
       <c r="H172" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L172" s="3"/>
       <c r="M172" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="3">
         <v>139</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F173" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
       <c r="H173" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="3">
         <v>141</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="F174" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
       <c r="H174" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K174" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L174" s="3"/>
       <c r="M174" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="3">
         <v>147</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="F175" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
       <c r="H175" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L175" s="3"/>
       <c r="M175" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="3">
         <v>160</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="F176" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
       <c r="H176" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K176" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L176" s="3"/>
       <c r="M176" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="3">
         <v>165</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="F177" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
       <c r="H177" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K177" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="3">
         <v>169</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>622</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>623</v>
       </c>
       <c r="E178" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="F178" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
       <c r="H178" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K178" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L178" s="3"/>
       <c r="M178" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="3">
         <v>183</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>625</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="F179" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
       <c r="H179" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K179" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L179" s="3"/>
       <c r="M179" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="3">
         <v>202</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="F180" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
       <c r="H180" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L180" s="3"/>
       <c r="M180" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="3">
         <v>217</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>331</v>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="F181" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
       <c r="H181" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="3">
         <v>219</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>331</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>630</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F182" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
       <c r="H182" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K182" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L182" s="3"/>
       <c r="M182" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="3">
         <v>226</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="F183" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
       <c r="H183" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K183" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L183" s="3"/>
       <c r="M183" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="3">
         <v>227</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>633</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="F184" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
       <c r="H184" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K184" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L184" s="3"/>
       <c r="M184" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="3">
         <v>228</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>635</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="F185" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
       <c r="H185" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K185" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L185" s="3"/>
       <c r="M185" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="3">
         <v>230</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>637</v>
       </c>
       <c r="E186" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="F186" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
       <c r="H186" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K186" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L186" s="3"/>
       <c r="M186" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="3">
         <v>231</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>637</v>
       </c>
       <c r="E187" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="F187" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
       <c r="H187" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K187" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L187" s="3"/>
       <c r="M187" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="3">
         <v>240</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="F188" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L188" s="3"/>
       <c r="M188" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>241</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="3" t="s">
         <v>641</v>
       </c>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L189" s="3"/>
       <c r="M189" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>248</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L190" s="3"/>
       <c r="M190" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>250</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L191" s="3"/>
       <c r="M191" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>251</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>645</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>255</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>647</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>264</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3" t="s">
         <v>539</v>
       </c>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>265</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>267</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>269</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>292</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="3"/>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L198" s="3"/>
       <c r="M198" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>295</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>653</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
-      <c r="F199" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
       <c r="H199" s="3" t="s">
         <v>604</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>139</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>605</v>
       </c>
       <c r="K199" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L199" s="3"/>
       <c r="M199" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="3">
         <v>184</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>438</v>
       </c>
       <c r="E200" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F200" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
       <c r="H200" s="3" t="s">
         <v>655</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>656</v>
       </c>
       <c r="K200" s="3" t="s">
         <v>605</v>
       </c>
       <c r="L200" s="3"/>
       <c r="M200" s="3" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>