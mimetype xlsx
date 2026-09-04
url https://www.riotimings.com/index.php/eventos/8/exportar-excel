--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -2493,95 +2493,87 @@
       </c>
       <c r="K18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>33</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F19" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
       <c r="H19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>74</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>74</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>31</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F20" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
       <c r="H20" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>64</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="3" t="s">
@@ -3737,167 +3729,151 @@
       </c>
       <c r="K50" s="3" t="s">
         <v>169</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>168</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="3">
         <v>55</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="F51" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
       <c r="H51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L51" s="3"/>
       <c r="M51" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="3">
         <v>56</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F52" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
       <c r="H52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="3">
         <v>60</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F53" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
       <c r="H53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="3">
         <v>66</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F54" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
       <c r="H54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="3">
         <v>86</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C55" s="3" t="s">
@@ -4431,171 +4407,155 @@
       </c>
       <c r="K68" s="3" t="s">
         <v>214</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>213</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="3">
         <v>88</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="F69" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
       <c r="H69" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>216</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>216</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>216</v>
       </c>
       <c r="M69" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="3">
         <v>212</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F70" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
       <c r="H70" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>120</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>218</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>219</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>218</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="3">
         <v>83</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F71" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
       <c r="H71" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L71" s="3"/>
       <c r="M71" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="3">
         <v>89</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F72" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L72" s="3"/>
       <c r="M72" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="3">
         <v>170</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C73" s="3" t="s">
@@ -7576,428 +7536,384 @@
       </c>
       <c r="K149" s="3" t="s">
         <v>436</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>435</v>
       </c>
       <c r="M149" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="3">
         <v>134</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F150" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
       <c r="H150" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>438</v>
       </c>
       <c r="K150" s="3" t="s">
         <v>439</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="3">
         <v>171</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F151" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
       <c r="H151" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>441</v>
       </c>
       <c r="K151" s="3" t="s">
         <v>441</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>441</v>
       </c>
       <c r="M151" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="3">
         <v>153</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
-      <c r="F152" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>441</v>
       </c>
       <c r="K152" s="3" t="s">
         <v>441</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>441</v>
       </c>
       <c r="M152" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="3">
         <v>101</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F153" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
       <c r="H153" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K153" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="3">
         <v>109</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F154" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
       <c r="H154" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K154" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="3">
         <v>123</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F155" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
       <c r="H155" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K155" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="3">
         <v>148</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F156" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
       <c r="H156" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K156" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L156" s="3"/>
       <c r="M156" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="3">
         <v>166</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F157" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
       <c r="H157" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K157" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L157" s="3"/>
       <c r="M157" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="3">
         <v>223</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F158" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
       <c r="H158" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>120</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K158" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L158" s="3"/>
       <c r="M158" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="3">
         <v>232</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F159" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
       <c r="H159" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>120</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K159" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L159" s="3"/>
       <c r="M159" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="3">
         <v>233</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="F160" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
       <c r="H160" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>120</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K160" s="3" t="s">
         <v>172</v>
       </c>
       <c r="L160" s="3"/>
       <c r="M160" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>