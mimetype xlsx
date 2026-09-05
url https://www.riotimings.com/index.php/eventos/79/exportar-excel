--- v0 (2026-06-10)
+++ v1 (2026-09-05)
@@ -1633,56 +1633,52 @@
       </c>
       <c r="K8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="3">
         <v>168</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F9" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
       <c r="H9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="3">
         <v>173</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>44</v>
@@ -4778,247 +4774,223 @@
       </c>
       <c r="K89" s="3" t="s">
         <v>280</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>282</v>
       </c>
       <c r="M89" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="3">
         <v>149</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F90" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
       <c r="H90" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>284</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>284</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>284</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="3">
         <v>119</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F91" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
       <c r="H91" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>286</v>
       </c>
       <c r="K91" s="3" t="s">
         <v>286</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>286</v>
       </c>
       <c r="M91" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="3">
         <v>113</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F92" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
       <c r="H92" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>288</v>
       </c>
       <c r="K92" s="3" t="s">
         <v>289</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>288</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="3">
         <v>128</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F93" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
       <c r="H93" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>292</v>
       </c>
       <c r="K93" s="3" t="s">
         <v>292</v>
       </c>
       <c r="L93" s="3"/>
       <c r="M93" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="3">
         <v>129</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F94" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
       <c r="H94" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>292</v>
       </c>
       <c r="K94" s="3" t="s">
         <v>292</v>
       </c>
       <c r="L94" s="3"/>
       <c r="M94" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="3">
         <v>134</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F95" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
       <c r="H95" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>292</v>
       </c>
       <c r="K95" s="3" t="s">
         <v>292</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>