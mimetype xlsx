--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -5964,128 +5964,116 @@
       <c r="J52" s="3" t="s">
         <v>186</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>187</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>186</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="3">
         <v>324</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
-      <c r="F53" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
       <c r="H53" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="3">
         <v>325</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
-      <c r="F54" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
       <c r="H54" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="3">
         <v>344</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E55" s="3"/>
-      <c r="F55" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
       <c r="H55" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L55" s="3"/>
       <c r="M55" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="3">
         <v>219</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C56" s="3" t="s">
@@ -11135,432 +11123,388 @@
       </c>
       <c r="K187" s="3" t="s">
         <v>635</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>634</v>
       </c>
       <c r="M187" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="3">
         <v>288</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="3"/>
-      <c r="F188" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>638</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L188" s="3"/>
       <c r="M188" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>271</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E189" s="3"/>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>640</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>640</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>640</v>
       </c>
       <c r="M189" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>267</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>642</v>
       </c>
       <c r="E190" s="3"/>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>643</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>644</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>643</v>
       </c>
       <c r="M190" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>238</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>646</v>
       </c>
       <c r="E191" s="3"/>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>647</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>647</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>647</v>
       </c>
       <c r="M191" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>237</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>646</v>
       </c>
       <c r="E192" s="3"/>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>647</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>647</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>647</v>
       </c>
       <c r="M192" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>239</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>371</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>84</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>650</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>634</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>650</v>
       </c>
       <c r="M193" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>157</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>651</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3"/>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>178</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>653</v>
       </c>
       <c r="E195" s="3"/>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>241</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E196" s="3"/>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>250</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>656</v>
       </c>
       <c r="E197" s="3"/>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>281</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>657</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>238</v>
       </c>
       <c r="E198" s="3"/>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L198" s="3"/>
       <c r="M198" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>413</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C199" s="3" t="s">
@@ -17386,1195 +17330,1067 @@
       <c r="J350" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="K350" s="3" t="s">
         <v>1104</v>
       </c>
       <c r="L350" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="M350" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" s="3">
         <v>87</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C351" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D351" s="3"/>
       <c r="E351" s="3"/>
-      <c r="F351" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
       <c r="H351" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I351" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J351" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="K351" s="3" t="s">
         <v>1107</v>
       </c>
       <c r="L351" s="3"/>
       <c r="M351" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" s="3">
         <v>19</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C352" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D352" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="E352" s="3"/>
-      <c r="F352" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F352" s="3"/>
+      <c r="G352" s="3"/>
       <c r="H352" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I352" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J352" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="K352" s="3" t="s">
         <v>1111</v>
       </c>
       <c r="L352" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="M352" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" s="3">
         <v>434</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="C353" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D353" s="3" t="s">
         <v>1093</v>
       </c>
       <c r="E353" s="3"/>
-      <c r="F353" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3"/>
       <c r="H353" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I353" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J353" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="K353" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="L353" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="M353" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" s="3">
         <v>432</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C354" s="3" t="s">
         <v>757</v>
       </c>
       <c r="D354" s="3"/>
       <c r="E354" s="3"/>
-      <c r="F354" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3"/>
       <c r="H354" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I354" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J354" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="K354" s="3" t="s">
         <v>1117</v>
       </c>
       <c r="L354" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="M354" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" s="3">
         <v>427</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C355" s="3" t="s">
         <v>659</v>
       </c>
       <c r="D355" s="3"/>
       <c r="E355" s="3"/>
-      <c r="F355" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F355" s="3"/>
+      <c r="G355" s="3"/>
       <c r="H355" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I355" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J355" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="K355" s="3" t="s">
         <v>852</v>
       </c>
       <c r="L355" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="M355" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="3">
         <v>32</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="C356" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D356" s="3"/>
       <c r="E356" s="3"/>
-      <c r="F356" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
       <c r="H356" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I356" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="K356" s="3" t="s">
         <v>571</v>
       </c>
       <c r="L356" s="3" t="s">
         <v>1121</v>
       </c>
       <c r="M356" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" s="3">
         <v>144</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="C357" s="3" t="s">
         <v>678</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>679</v>
       </c>
       <c r="E357" s="3"/>
-      <c r="F357" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
       <c r="H357" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I357" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J357" s="3" t="s">
         <v>1123</v>
       </c>
       <c r="K357" s="3" t="s">
         <v>1124</v>
       </c>
       <c r="L357" s="3" t="s">
         <v>1123</v>
       </c>
       <c r="M357" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" s="3">
         <v>71</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D358" s="3" t="s">
         <v>1126</v>
       </c>
       <c r="E358" s="3"/>
-      <c r="F358" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F358" s="3"/>
+      <c r="G358" s="3"/>
       <c r="H358" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J358" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="K358" s="3" t="s">
         <v>1128</v>
       </c>
       <c r="L358" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="M358" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="3">
         <v>423</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>854</v>
       </c>
       <c r="D359" s="3" t="s">
         <v>1130</v>
       </c>
       <c r="E359" s="3"/>
-      <c r="F359" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
       <c r="H359" s="3" t="s">
         <v>637</v>
       </c>
       <c r="I359" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J359" s="3" t="s">
         <v>1131</v>
       </c>
       <c r="K359" s="3" t="s">
         <v>1132</v>
       </c>
       <c r="L359" s="3" t="s">
         <v>1131</v>
       </c>
       <c r="M359" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="3">
         <v>13</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D360" s="3"/>
       <c r="E360" s="3"/>
-      <c r="F360" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F360" s="3"/>
+      <c r="G360" s="3"/>
       <c r="H360" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I360" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J360" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K360" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L360" s="3"/>
       <c r="M360" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="3">
         <v>17</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D361" s="3" t="s">
         <v>502</v>
       </c>
       <c r="E361" s="3"/>
-      <c r="F361" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
       <c r="H361" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I361" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J361" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K361" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L361" s="3"/>
       <c r="M361" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="3">
         <v>29</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D362" s="3"/>
       <c r="E362" s="3"/>
-      <c r="F362" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F362" s="3"/>
+      <c r="G362" s="3"/>
       <c r="H362" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I362" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J362" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K362" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L362" s="3"/>
       <c r="M362" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" s="3">
         <v>31</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D363" s="3" t="s">
         <v>238</v>
       </c>
       <c r="E363" s="3"/>
-      <c r="F363" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
       <c r="H363" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K363" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L363" s="3"/>
       <c r="M363" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" s="3">
         <v>53</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D364" s="3"/>
       <c r="E364" s="3"/>
-      <c r="F364" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F364" s="3"/>
+      <c r="G364" s="3"/>
       <c r="H364" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I364" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K364" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L364" s="3"/>
       <c r="M364" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" s="3">
         <v>73</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>854</v>
       </c>
       <c r="D365" s="3" t="s">
         <v>1138</v>
       </c>
       <c r="E365" s="3"/>
-      <c r="F365" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
       <c r="H365" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I365" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J365" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K365" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L365" s="3"/>
       <c r="M365" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" s="3">
         <v>75</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>659</v>
       </c>
       <c r="D366" s="3" t="s">
         <v>1140</v>
       </c>
       <c r="E366" s="3"/>
-      <c r="F366" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3"/>
       <c r="H366" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I366" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K366" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L366" s="3"/>
       <c r="M366" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" s="3">
         <v>80</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D367" s="3"/>
       <c r="E367" s="3"/>
-      <c r="F367" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
       <c r="H367" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I367" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K367" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L367" s="3"/>
       <c r="M367" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" s="3">
         <v>90</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D368" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E368" s="3"/>
-      <c r="F368" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
       <c r="H368" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I368" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K368" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L368" s="3"/>
       <c r="M368" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="3">
         <v>433</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>854</v>
       </c>
       <c r="D369" s="3"/>
       <c r="E369" s="3"/>
-      <c r="F369" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
       <c r="H369" s="3" t="s">
         <v>189</v>
       </c>
       <c r="I369" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K369" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L369" s="3"/>
       <c r="M369" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="3">
         <v>56</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>778</v>
       </c>
       <c r="D370" s="3"/>
       <c r="E370" s="3"/>
-      <c r="F370" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
       <c r="H370" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I370" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J370" s="3" t="s">
         <v>1146</v>
       </c>
       <c r="K370" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L370" s="3"/>
       <c r="M370" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="3">
         <v>92</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D371" s="3" t="s">
         <v>262</v>
       </c>
       <c r="E371" s="3"/>
-      <c r="F371" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F371" s="3"/>
+      <c r="G371" s="3"/>
       <c r="H371" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I371" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J371" s="3" t="s">
         <v>1148</v>
       </c>
       <c r="K371" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L371" s="3"/>
       <c r="M371" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" s="3">
         <v>11</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>773</v>
       </c>
       <c r="D372" s="3" t="s">
         <v>1150</v>
       </c>
       <c r="E372" s="3"/>
-      <c r="F372" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F372" s="3"/>
+      <c r="G372" s="3"/>
       <c r="H372" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I372" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>1151</v>
       </c>
       <c r="K372" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L372" s="3"/>
       <c r="M372" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" s="3">
         <v>127</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>778</v>
       </c>
       <c r="D373" s="3"/>
       <c r="E373" s="3"/>
-      <c r="F373" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
       <c r="H373" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I373" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J373" s="3" t="s">
         <v>1153</v>
       </c>
       <c r="K373" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L373" s="3"/>
       <c r="M373" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" s="3">
         <v>130</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D374" s="3" t="s">
         <v>1155</v>
       </c>
       <c r="E374" s="3"/>
-      <c r="F374" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
       <c r="H374" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I374" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J374" s="3" t="s">
         <v>1156</v>
       </c>
       <c r="K374" s="3" t="s">
         <v>1157</v>
       </c>
       <c r="L374" s="3"/>
       <c r="M374" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" s="3">
         <v>49</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>854</v>
       </c>
       <c r="D375" s="3" t="s">
         <v>1159</v>
       </c>
       <c r="E375" s="3"/>
-      <c r="F375" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F375" s="3"/>
+      <c r="G375" s="3"/>
       <c r="H375" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I375" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J375" s="3" t="s">
         <v>1160</v>
       </c>
       <c r="K375" s="3" t="s">
         <v>1161</v>
       </c>
       <c r="L375" s="3"/>
       <c r="M375" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" s="3">
         <v>86</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="C376" s="3" t="s">
         <v>659</v>
       </c>
       <c r="D376" s="3" t="s">
         <v>670</v>
       </c>
       <c r="E376" s="3"/>
-      <c r="F376" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F376" s="3"/>
+      <c r="G376" s="3"/>
       <c r="H376" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I376" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J376" s="3" t="s">
         <v>1163</v>
       </c>
       <c r="K376" s="3" t="s">
         <v>1164</v>
       </c>
       <c r="L376" s="3"/>
       <c r="M376" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" s="3">
         <v>82</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>678</v>
       </c>
       <c r="D377" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="E377" s="3"/>
-      <c r="F377" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
       <c r="H377" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I377" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J377" s="3" t="s">
         <v>1163</v>
       </c>
       <c r="K377" s="3" t="s">
         <v>1167</v>
       </c>
       <c r="L377" s="3"/>
       <c r="M377" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" s="3">
         <v>94</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>678</v>
       </c>
       <c r="D378" s="3"/>
       <c r="E378" s="3"/>
-      <c r="F378" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F378" s="3"/>
+      <c r="G378" s="3"/>
       <c r="H378" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I378" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J378" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="K378" s="3" t="s">
         <v>1170</v>
       </c>
       <c r="L378" s="3"/>
       <c r="M378" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" s="3">
         <v>96</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D379" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E379" s="3"/>
-      <c r="F379" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F379" s="3"/>
+      <c r="G379" s="3"/>
       <c r="H379" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I379" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J379" s="3" t="s">
         <v>1171</v>
       </c>
       <c r="K379" s="3" t="s">
         <v>1172</v>
       </c>
       <c r="L379" s="3"/>
       <c r="M379" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" s="3">
         <v>139</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C380" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D380" s="3" t="s">
         <v>656</v>
       </c>
       <c r="E380" s="3"/>
-      <c r="F380" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
       <c r="H380" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I380" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J380" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="K380" s="3" t="s">
         <v>471</v>
       </c>
       <c r="L380" s="3"/>
       <c r="M380" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" s="3">
         <v>122</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>659</v>
       </c>
       <c r="D381" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E381" s="3"/>
-      <c r="F381" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="3"/>
+      <c r="G381" s="3"/>
       <c r="H381" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I381" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J381" s="3" t="s">
         <v>725</v>
       </c>
       <c r="K381" s="3" t="s">
         <v>1176</v>
       </c>
       <c r="L381" s="3"/>
       <c r="M381" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" s="3">
         <v>116</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="C382" s="3" t="s">
         <v>733</v>
       </c>
       <c r="D382" s="3"/>
       <c r="E382" s="3"/>
-      <c r="F382" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F382" s="3"/>
+      <c r="G382" s="3"/>
       <c r="H382" s="3" t="s">
         <v>1145</v>
       </c>
       <c r="I382" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J382" s="3" t="s">
         <v>1178</v>
       </c>
       <c r="K382" s="3" t="s">
         <v>1179</v>
       </c>
       <c r="L382" s="3"/>
       <c r="M382" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" s="3">
         <v>803</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="C383" s="3" t="s">