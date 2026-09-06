--- v0 (2026-06-10)
+++ v1 (2026-09-06)
@@ -7735,3492 +7735,3128 @@
       </c>
       <c r="K135" s="3" t="s">
         <v>485</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>485</v>
       </c>
       <c r="M135" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>100</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>487</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>488</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>488</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>488</v>
       </c>
       <c r="M136" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="3">
         <v>319</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
-      <c r="F137" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
       <c r="H137" s="3" t="s">
         <v>487</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>490</v>
       </c>
       <c r="K137" s="3" t="s">
         <v>491</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>491</v>
       </c>
       <c r="M137" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="3">
         <v>104</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F138" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L138" s="3"/>
       <c r="M138" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>105</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L139" s="3"/>
       <c r="M139" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>108</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L140" s="3"/>
       <c r="M140" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>109</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>111</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>114</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>279</v>
       </c>
       <c r="E143" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>202</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="3">
         <v>116</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F144" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
       <c r="H144" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K144" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="3">
         <v>118</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>504</v>
       </c>
       <c r="E145" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="F145" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
       <c r="H145" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>119</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>507</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>122</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F147" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
       <c r="H147" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="3">
         <v>123</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F148" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K148" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="3">
         <v>126</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>512</v>
       </c>
       <c r="E149" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F149" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
       <c r="H149" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K149" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L149" s="3"/>
       <c r="M149" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="3">
         <v>131</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>514</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F150" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
       <c r="H150" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K150" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="3">
         <v>132</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>516</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="F151" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
       <c r="H151" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K151" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="3">
         <v>133</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>519</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F152" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K152" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L152" s="3"/>
       <c r="M152" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="3">
         <v>136</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E153" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F153" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
       <c r="H153" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K153" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="3">
         <v>138</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>522</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F154" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
       <c r="H154" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K154" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="3">
         <v>141</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="F155" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
       <c r="H155" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K155" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="3">
         <v>142</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>525</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F156" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
       <c r="H156" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K156" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L156" s="3"/>
       <c r="M156" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="3">
         <v>144</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>527</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="F157" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
       <c r="H157" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K157" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L157" s="3"/>
       <c r="M157" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="3">
         <v>145</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F158" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
       <c r="H158" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K158" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L158" s="3"/>
       <c r="M158" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="3">
         <v>147</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>531</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F159" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
       <c r="H159" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K159" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L159" s="3"/>
       <c r="M159" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="3">
         <v>148</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F160" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
       <c r="H160" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K160" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L160" s="3"/>
       <c r="M160" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="3">
         <v>149</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>533</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>534</v>
       </c>
       <c r="E161" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F161" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F161" s="3"/>
+      <c r="G161" s="3"/>
       <c r="H161" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K161" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L161" s="3"/>
       <c r="M161" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="3">
         <v>151</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>535</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F162" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
       <c r="H162" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K162" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L162" s="3"/>
       <c r="M162" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="3">
         <v>153</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F163" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
       <c r="H163" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K163" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L163" s="3"/>
       <c r="M163" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="3">
         <v>156</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>537</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="F164" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
       <c r="H164" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K164" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>159</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>539</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>161</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="F166" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
       <c r="H166" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="3">
         <v>163</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>525</v>
       </c>
       <c r="E167" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
       <c r="H167" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="3">
         <v>165</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>544</v>
       </c>
       <c r="E168" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F168" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
       <c r="H168" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K168" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L168" s="3"/>
       <c r="M168" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="3">
         <v>166</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>545</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F169" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
       <c r="H169" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K169" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L169" s="3"/>
       <c r="M169" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="3">
         <v>167</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F170" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
       <c r="H170" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L170" s="3"/>
       <c r="M170" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="3">
         <v>174</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>547</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>548</v>
       </c>
       <c r="E171" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F171" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
       <c r="H171" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L171" s="3"/>
       <c r="M171" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="3">
         <v>178</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>550</v>
       </c>
       <c r="E172" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F172" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
       <c r="H172" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L172" s="3"/>
       <c r="M172" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="3">
         <v>180</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>551</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>552</v>
       </c>
       <c r="E173" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F173" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
       <c r="H173" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="3">
         <v>184</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>553</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>273</v>
       </c>
       <c r="E174" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="F174" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
       <c r="H174" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K174" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L174" s="3"/>
       <c r="M174" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="3">
         <v>185</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E175" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F175" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
       <c r="H175" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L175" s="3"/>
       <c r="M175" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="3">
         <v>186</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E176" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F176" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
       <c r="H176" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K176" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L176" s="3"/>
       <c r="M176" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="3">
         <v>188</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>558</v>
       </c>
       <c r="E177" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="F177" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
       <c r="H177" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K177" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="3">
         <v>190</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F178" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
       <c r="H178" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K178" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L178" s="3"/>
       <c r="M178" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="3">
         <v>191</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>562</v>
       </c>
       <c r="E179" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F179" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
       <c r="H179" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K179" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L179" s="3"/>
       <c r="M179" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="3">
         <v>194</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>564</v>
       </c>
       <c r="E180" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F180" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
       <c r="H180" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L180" s="3"/>
       <c r="M180" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="3">
         <v>195</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F181" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
       <c r="H181" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="3">
         <v>196</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F182" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
       <c r="H182" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K182" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L182" s="3"/>
       <c r="M182" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="3">
         <v>198</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>567</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="F183" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
       <c r="H183" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K183" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L183" s="3"/>
       <c r="M183" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="3">
         <v>199</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>569</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F184" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
       <c r="H184" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K184" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L184" s="3"/>
       <c r="M184" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="3">
         <v>201</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F185" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
       <c r="H185" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K185" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L185" s="3"/>
       <c r="M185" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="3">
         <v>209</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F186" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
       <c r="H186" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K186" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L186" s="3"/>
       <c r="M186" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="3">
         <v>211</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F187" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
       <c r="H187" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K187" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L187" s="3"/>
       <c r="M187" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="3">
         <v>212</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F188" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L188" s="3"/>
       <c r="M188" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>215</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L189" s="3"/>
       <c r="M189" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>219</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L190" s="3"/>
       <c r="M190" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>220</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>576</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L191" s="3"/>
       <c r="M191" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>223</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="3" t="s">
         <v>579</v>
       </c>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>224</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>581</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>227</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>583</v>
       </c>
       <c r="E194" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>228</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>229</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>497</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>230</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>587</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>236</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L198" s="3"/>
       <c r="M198" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>251</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E199" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F199" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
       <c r="H199" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K199" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L199" s="3"/>
       <c r="M199" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="3">
         <v>255</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E200" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F200" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
       <c r="H200" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K200" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L200" s="3"/>
       <c r="M200" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="3">
         <v>256</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E201" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="F201" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F201" s="3"/>
+      <c r="G201" s="3"/>
       <c r="H201" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K201" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L201" s="3"/>
       <c r="M201" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="3">
         <v>257</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="F202" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
       <c r="H202" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K202" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L202" s="3"/>
       <c r="M202" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="3">
         <v>258</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F203" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F203" s="3"/>
+      <c r="G203" s="3"/>
       <c r="H203" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K203" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L203" s="3"/>
       <c r="M203" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="3">
         <v>262</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>597</v>
       </c>
       <c r="E204" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="F204" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
       <c r="H204" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K204" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L204" s="3"/>
       <c r="M204" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="3">
         <v>264</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F205" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
       <c r="H205" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K205" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L205" s="3"/>
       <c r="M205" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="3">
         <v>265</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>381</v>
       </c>
       <c r="E206" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F206" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
       <c r="H206" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K206" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L206" s="3"/>
       <c r="M206" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="3">
         <v>270</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>552</v>
       </c>
       <c r="E207" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F207" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
       <c r="H207" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K207" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L207" s="3"/>
       <c r="M207" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="3">
         <v>271</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>603</v>
       </c>
       <c r="E208" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="F208" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
       <c r="H208" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K208" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L208" s="3"/>
       <c r="M208" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="3">
         <v>272</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>606</v>
       </c>
       <c r="E209" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="F209" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
       <c r="H209" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K209" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L209" s="3"/>
       <c r="M209" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="3">
         <v>273</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F210" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F210" s="3"/>
+      <c r="G210" s="3"/>
       <c r="H210" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K210" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L210" s="3"/>
       <c r="M210" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="3">
         <v>274</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F211" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
       <c r="H211" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K211" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L211" s="3"/>
       <c r="M211" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="3">
         <v>275</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>611</v>
       </c>
       <c r="E212" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F212" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
       <c r="H212" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K212" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L212" s="3"/>
       <c r="M212" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="3">
         <v>279</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>612</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F213" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
       <c r="H213" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K213" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L213" s="3"/>
       <c r="M213" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="3">
         <v>280</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F214" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F214" s="3"/>
+      <c r="G214" s="3"/>
       <c r="H214" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K214" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L214" s="3"/>
       <c r="M214" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="3">
         <v>281</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>614</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>615</v>
       </c>
       <c r="E215" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F215" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
       <c r="H215" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K215" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L215" s="3"/>
       <c r="M215" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="3">
         <v>285</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>616</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F216" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
       <c r="H216" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K216" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L216" s="3"/>
       <c r="M216" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="3">
         <v>288</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>618</v>
       </c>
       <c r="E217" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F217" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
       <c r="H217" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K217" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L217" s="3"/>
       <c r="M217" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="3">
         <v>289</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>620</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F218" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K218" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L218" s="3"/>
       <c r="M218" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="3">
         <v>290</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>597</v>
       </c>
       <c r="E219" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="F219" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
       <c r="H219" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K219" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="3">
         <v>292</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>622</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F220" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
       <c r="H220" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="3">
         <v>296</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>623</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="F221" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
       <c r="H221" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L221" s="3"/>
       <c r="M221" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="3">
         <v>298</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F222" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
       <c r="H222" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L222" s="3"/>
       <c r="M222" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="3">
         <v>302</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F223" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
       <c r="H223" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K223" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="3">
         <v>304</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F224" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
       <c r="H224" s="3" t="s">
         <v>493</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>494</v>
       </c>
       <c r="K224" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="3">
         <v>260</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>628</v>
       </c>
       <c r="E225" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F225" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
       <c r="H225" s="3" t="s">
         <v>629</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>630</v>
       </c>
       <c r="K225" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="3">
         <v>276</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>364</v>
       </c>
       <c r="E226" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="F226" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
       <c r="H226" s="3" t="s">
         <v>629</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>633</v>
       </c>
       <c r="K226" s="3" t="s">
         <v>494</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>