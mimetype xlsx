--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -3986,301 +3986,269 @@
       <c r="J62" s="3" t="s">
         <v>200</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>201</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>200</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="3">
         <v>134</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
-      <c r="F63" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
       <c r="H63" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="3">
         <v>170</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
-      <c r="F64" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
       <c r="H64" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L64" s="3"/>
       <c r="M64" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>173</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L65" s="3"/>
       <c r="M65" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>182</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>183</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
-      <c r="F67" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>193</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
-      <c r="F68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
       <c r="H68" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="3">
         <v>203</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
-      <c r="F69" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
       <c r="H69" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L69" s="3"/>
       <c r="M69" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="3">
         <v>210</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
-      <c r="F70" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
       <c r="H70" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L70" s="3"/>
       <c r="M70" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="3">
         <v>159</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C71" s="3" t="s">
@@ -5968,597 +5936,533 @@
       <c r="J116" s="3" t="s">
         <v>348</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>349</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>348</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="3">
         <v>146</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="3"/>
-      <c r="F117" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
       <c r="H117" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>352</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>353</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>352</v>
       </c>
       <c r="M117" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="3">
         <v>157</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
-      <c r="F118" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
       <c r="H118" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>355</v>
       </c>
       <c r="K118" s="3" t="s">
         <v>356</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>355</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="3">
         <v>143</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="3"/>
-      <c r="F119" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
       <c r="H119" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>358</v>
       </c>
       <c r="K119" s="3" t="s">
         <v>359</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>358</v>
       </c>
       <c r="M119" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="3">
         <v>147</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="3"/>
-      <c r="F120" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
       <c r="H120" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>361</v>
       </c>
       <c r="K120" s="3" t="s">
         <v>362</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>361</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3">
         <v>114</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
-      <c r="F121" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
       <c r="H121" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>364</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>364</v>
       </c>
       <c r="M121" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="3">
         <v>158</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
-      <c r="F122" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
       <c r="H122" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>367</v>
       </c>
       <c r="K122" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>367</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3">
         <v>233</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
-      <c r="F123" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>369</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>370</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>369</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="3">
         <v>214</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
-      <c r="F124" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
       <c r="H124" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>372</v>
       </c>
       <c r="K124" s="3" t="s">
         <v>373</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>372</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="3">
         <v>109</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
-      <c r="F125" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
       <c r="H125" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L125" s="3"/>
       <c r="M125" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="3">
         <v>121</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="3"/>
-      <c r="F126" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
       <c r="H126" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L126" s="3"/>
       <c r="M126" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>139</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="3"/>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L127" s="3"/>
       <c r="M127" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>140</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L128" s="3"/>
       <c r="M128" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>145</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L129" s="3"/>
       <c r="M129" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>152</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="3"/>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="3">
         <v>216</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
-      <c r="F131" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="3">
         <v>156</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
-      <c r="F132" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>382</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>383</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="3">
         <v>225</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C133" s="3" t="s">
@@ -6914,56 +6818,52 @@
       <c r="J142" s="3" t="s">
         <v>413</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>414</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>413</v>
       </c>
       <c r="M142" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>103</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>406</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>351</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>416</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>417</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>