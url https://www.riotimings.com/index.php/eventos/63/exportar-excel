--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -5723,600 +5723,540 @@
         <v>371</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>370</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="3">
         <v>2</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F103" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
       <c r="H103" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K103" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L103" s="3"/>
       <c r="M103" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="3">
         <v>9</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F104" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
       <c r="H104" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L104" s="3"/>
       <c r="M104" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>16</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>377</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>20</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>153</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L106" s="3"/>
       <c r="M106" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>25</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>380</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="F107" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
       <c r="H107" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L107" s="3"/>
       <c r="M107" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="3">
         <v>34</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>383</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F108" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
       <c r="H108" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L108" s="3"/>
       <c r="M108" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="3">
         <v>37</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="F109" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
       <c r="H109" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L109" s="3"/>
       <c r="M109" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="3">
         <v>50</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>229</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F110" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
       <c r="H110" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K110" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L110" s="3"/>
       <c r="M110" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="3">
         <v>54</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>386</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F111" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
       <c r="H111" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K111" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L111" s="3"/>
       <c r="M111" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="3">
         <v>59</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>388</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="F112" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
       <c r="H112" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K112" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L112" s="3"/>
       <c r="M112" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="3">
         <v>67</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="F113" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
       <c r="H113" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K113" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L113" s="3"/>
       <c r="M113" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="3">
         <v>78</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>184</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F114" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
       <c r="H114" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K114" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L114" s="3"/>
       <c r="M114" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="3">
         <v>81</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>392</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F115" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
       <c r="H115" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L115" s="3"/>
       <c r="M115" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="3">
         <v>87</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>184</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F116" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
       <c r="H116" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>113</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L116" s="3"/>
       <c r="M116" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="3">
         <v>92</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>388</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="F117" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
       <c r="H117" s="3" t="s">
         <v>373</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>374</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>374</v>
       </c>
       <c r="L117" s="3"/>
       <c r="M117" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>