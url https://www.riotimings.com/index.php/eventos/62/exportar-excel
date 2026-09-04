--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -3818,385 +3818,345 @@
       <c r="J53" s="3" t="s">
         <v>158</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>158</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>158</v>
       </c>
       <c r="M53" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="3">
         <v>45</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
-      <c r="F54" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
       <c r="H54" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>161</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>161</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>161</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="3">
         <v>42</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
-      <c r="F55" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
       <c r="H55" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>163</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>164</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>163</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="3">
         <v>9</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
-      <c r="F56" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
       <c r="H56" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>166</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>166</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>166</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="3">
         <v>23</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
-      <c r="F57" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
       <c r="H57" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>168</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>168</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>168</v>
       </c>
       <c r="M57" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="3">
         <v>38</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
-      <c r="F58" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
       <c r="H58" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>170</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>170</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>170</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="3">
         <v>36</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
-      <c r="F59" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
       <c r="H59" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>172</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>173</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>172</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="3">
         <v>22</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
-      <c r="F60" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
       <c r="H60" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>175</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>175</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>175</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="3">
         <v>6</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
-      <c r="F61" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
       <c r="H61" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L61" s="3"/>
       <c r="M61" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="3">
         <v>39</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
-      <c r="F62" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
       <c r="H62" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L62" s="3"/>
       <c r="M62" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="3">
         <v>54</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
-      <c r="F63" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
       <c r="H63" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="3">
         <v>130</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C64" s="3" t="s">
@@ -7845,410 +7805,366 @@
       <c r="J162" s="3" t="s">
         <v>457</v>
       </c>
       <c r="K162" s="3" t="s">
         <v>453</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>457</v>
       </c>
       <c r="M162" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="3">
         <v>152</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
-      <c r="F163" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
       <c r="H163" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>459</v>
       </c>
       <c r="K163" s="3" t="s">
         <v>460</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>459</v>
       </c>
       <c r="M163" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="3">
         <v>82</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="3"/>
-      <c r="F164" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
       <c r="H164" s="3" t="s">
         <v>160</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>462</v>
       </c>
       <c r="K164" s="3" t="s">
         <v>463</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>462</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>85</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="3"/>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>127</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="3"/>
-      <c r="F166" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
       <c r="H166" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="3">
         <v>128</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="3"/>
-      <c r="F167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
       <c r="H167" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="3">
         <v>132</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="3"/>
-      <c r="F168" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
       <c r="H168" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K168" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L168" s="3"/>
       <c r="M168" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="3">
         <v>133</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="3"/>
-      <c r="F169" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
       <c r="H169" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K169" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L169" s="3"/>
       <c r="M169" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="3">
         <v>143</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="3"/>
-      <c r="F170" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
       <c r="H170" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L170" s="3"/>
       <c r="M170" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="3">
         <v>153</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="3"/>
-      <c r="F171" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
       <c r="H171" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L171" s="3"/>
       <c r="M171" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="3">
         <v>154</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="3"/>
-      <c r="F172" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
       <c r="H172" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L172" s="3"/>
       <c r="M172" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="3">
         <v>157</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="3"/>
-      <c r="F173" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
       <c r="H173" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>178</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>178</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>