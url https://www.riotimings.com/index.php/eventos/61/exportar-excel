--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -4124,740 +4124,664 @@
       </c>
       <c r="K64" s="3" t="s">
         <v>199</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>199</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>1</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L65" s="3"/>
       <c r="M65" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>4</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>6</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>205</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F67" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>10</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
       <c r="H68" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="3">
         <v>14</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F69" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
       <c r="H69" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L69" s="3"/>
       <c r="M69" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="3">
         <v>15</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="F70" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
       <c r="H70" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L70" s="3"/>
       <c r="M70" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="3">
         <v>19</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>210</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="F71" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
       <c r="H71" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L71" s="3"/>
       <c r="M71" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="3">
         <v>26</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F72" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L72" s="3"/>
       <c r="M72" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="3">
         <v>27</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F73" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
       <c r="H73" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L73" s="3"/>
       <c r="M73" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="3">
         <v>30</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>214</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F74" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
       <c r="H74" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K74" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L74" s="3"/>
       <c r="M74" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="3">
         <v>31</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F75" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
       <c r="H75" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K75" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L75" s="3"/>
       <c r="M75" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="3">
         <v>32</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F76" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
       <c r="H76" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L76" s="3"/>
       <c r="M76" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="3">
         <v>33</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F77" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
       <c r="H77" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L77" s="3"/>
       <c r="M77" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="3">
         <v>40</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>220</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F78" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
       <c r="H78" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L78" s="3"/>
       <c r="M78" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="3">
         <v>43</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F79" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
       <c r="H79" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L79" s="3"/>
       <c r="M79" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="3">
         <v>53</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F80" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
       <c r="H80" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L80" s="3"/>
       <c r="M80" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="3">
         <v>57</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F81" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
       <c r="H81" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>66</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>226</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>72</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>137</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C84" s="3" t="s">
@@ -6870,331 +6794,299 @@
       </c>
       <c r="K134" s="3" t="s">
         <v>351</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>351</v>
       </c>
       <c r="M134" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="3">
         <v>118</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F135" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>353</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>354</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>354</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>354</v>
       </c>
       <c r="M135" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>117</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>353</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>356</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>356</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>356</v>
       </c>
       <c r="M136" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="3">
         <v>138</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>345</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F137" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
       <c r="H137" s="3" t="s">
         <v>353</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>356</v>
       </c>
       <c r="K137" s="3" t="s">
         <v>356</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>356</v>
       </c>
       <c r="M137" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="3">
         <v>135</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="F138" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>353</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>356</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>356</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>356</v>
       </c>
       <c r="M138" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>130</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>353</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>362</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>362</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>362</v>
       </c>
       <c r="M139" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>122</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>353</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>362</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>362</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>362</v>
       </c>
       <c r="M140" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>107</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>116</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>251</v>
       </c>
       <c r="E142" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>201</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>79</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>502</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C143" s="3" t="s">