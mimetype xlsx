--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -7933,1359 +7933,1207 @@
       <c r="J127" s="3" t="s">
         <v>391</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>392</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>391</v>
       </c>
       <c r="M127" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>250</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>395</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>396</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>395</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>209</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>398</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>399</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>398</v>
       </c>
       <c r="M129" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>296</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="3"/>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>402</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>401</v>
       </c>
       <c r="M130" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="3">
         <v>268</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
-      <c r="F131" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>404</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>405</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>404</v>
       </c>
       <c r="M131" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="3">
         <v>201</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
-      <c r="F132" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="3">
         <v>213</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
-      <c r="F133" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
       <c r="H133" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K133" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L133" s="3"/>
       <c r="M133" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="3">
         <v>216</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
-      <c r="F134" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
       <c r="H134" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K134" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L134" s="3"/>
       <c r="M134" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="3">
         <v>219</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="3"/>
-      <c r="F135" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>230</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L136" s="3"/>
       <c r="M136" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="3">
         <v>233</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
-      <c r="F137" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
       <c r="H137" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K137" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L137" s="3"/>
       <c r="M137" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="3">
         <v>237</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="3"/>
-      <c r="F138" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L138" s="3"/>
       <c r="M138" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>241</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L139" s="3"/>
       <c r="M139" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>243</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>417</v>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="3"/>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L140" s="3"/>
       <c r="M140" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>245</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>417</v>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>248</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>251</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="3">
         <v>252</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="3"/>
-      <c r="F144" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
       <c r="H144" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K144" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="3">
         <v>258</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="3"/>
-      <c r="F145" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
       <c r="H145" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>263</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="3"/>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>265</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
-      <c r="F147" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
       <c r="H147" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="3">
         <v>274</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
-      <c r="F148" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K148" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="3">
         <v>275</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="3"/>
-      <c r="F149" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
       <c r="H149" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K149" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L149" s="3"/>
       <c r="M149" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="3">
         <v>277</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="3"/>
-      <c r="F150" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
       <c r="H150" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K150" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="3">
         <v>278</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
-      <c r="F151" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
       <c r="H151" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K151" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="3">
         <v>283</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
-      <c r="F152" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K152" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L152" s="3"/>
       <c r="M152" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="3">
         <v>287</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
-      <c r="F153" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
       <c r="H153" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K153" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="3">
         <v>293</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
-      <c r="F154" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
       <c r="H154" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K154" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="3">
         <v>297</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
-      <c r="F155" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
       <c r="H155" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K155" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="3">
         <v>298</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
-      <c r="F156" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
       <c r="H156" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K156" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L156" s="3"/>
       <c r="M156" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="3">
         <v>305</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="3"/>
-      <c r="F157" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
       <c r="H157" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K157" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L157" s="3"/>
       <c r="M157" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="3">
         <v>316</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="3"/>
-      <c r="F158" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
       <c r="H158" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K158" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L158" s="3"/>
       <c r="M158" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="3">
         <v>317</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="3"/>
-      <c r="F159" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
       <c r="H159" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K159" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L159" s="3"/>
       <c r="M159" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="3">
         <v>336</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="3"/>
-      <c r="F160" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
       <c r="H160" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K160" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L160" s="3"/>
       <c r="M160" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="3">
         <v>340</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="3"/>
-      <c r="F161" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F161" s="3"/>
+      <c r="G161" s="3"/>
       <c r="H161" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K161" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L161" s="3"/>
       <c r="M161" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="3">
         <v>341</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="3"/>
-      <c r="F162" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
       <c r="H162" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K162" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L162" s="3"/>
       <c r="M162" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="3">
         <v>342</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
-      <c r="F163" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
       <c r="H163" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K163" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L163" s="3"/>
       <c r="M163" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="3">
         <v>324</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="3"/>
-      <c r="F164" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
       <c r="H164" s="3" t="s">
         <v>442</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>443</v>
       </c>
       <c r="K164" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>328</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="3"/>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>442</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>445</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>446</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C166" s="3" t="s">
@@ -11084,725 +10932,645 @@
       <c r="J214" s="3" t="s">
         <v>573</v>
       </c>
       <c r="K214" s="3" t="s">
         <v>574</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>573</v>
       </c>
       <c r="M214" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="3">
         <v>441</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="3"/>
-      <c r="F215" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
       <c r="H215" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>576</v>
       </c>
       <c r="K215" s="3" t="s">
         <v>577</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>576</v>
       </c>
       <c r="M215" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="3">
         <v>438</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="3"/>
-      <c r="F216" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
       <c r="H216" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>579</v>
       </c>
       <c r="K216" s="3" t="s">
         <v>579</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>579</v>
       </c>
       <c r="M216" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="3">
         <v>400</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="3"/>
-      <c r="F217" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
       <c r="H217" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K217" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L217" s="3"/>
       <c r="M217" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="3">
         <v>411</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>581</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
-      <c r="F218" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K218" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L218" s="3"/>
       <c r="M218" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="3">
         <v>413</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="3"/>
-      <c r="F219" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
       <c r="H219" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K219" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="3">
         <v>414</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="3"/>
-      <c r="F220" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
       <c r="H220" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="3">
         <v>424</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>417</v>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="3"/>
-      <c r="F221" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
       <c r="H221" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L221" s="3"/>
       <c r="M221" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="3">
         <v>425</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>585</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>417</v>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="3"/>
-      <c r="F222" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
       <c r="H222" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L222" s="3"/>
       <c r="M222" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="3">
         <v>429</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="3"/>
-      <c r="F223" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
       <c r="H223" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K223" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="3">
         <v>432</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>587</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="3"/>
-      <c r="F224" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
       <c r="H224" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K224" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="3">
         <v>433</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="3"/>
-      <c r="F225" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
       <c r="H225" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K225" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="3">
         <v>434</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>589</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="3"/>
-      <c r="F226" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
       <c r="H226" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K226" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="3">
         <v>435</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="3"/>
-      <c r="F227" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
       <c r="H227" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K227" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="3">
         <v>442</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="3"/>
-      <c r="F228" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
       <c r="H228" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K228" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="3">
         <v>444</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>591</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="3"/>
-      <c r="F229" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3"/>
       <c r="H229" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K229" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="3">
         <v>449</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="3"/>
-      <c r="F230" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F230" s="3"/>
+      <c r="G230" s="3"/>
       <c r="H230" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K230" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="3">
         <v>450</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>593</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="3"/>
-      <c r="F231" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
       <c r="H231" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K231" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="3">
         <v>454</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="3"/>
-      <c r="F232" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
       <c r="H232" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K232" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L232" s="3"/>
       <c r="M232" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="3">
         <v>463</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="3"/>
-      <c r="F233" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
       <c r="H233" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K233" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L233" s="3"/>
       <c r="M233" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="3">
         <v>465</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="3"/>
-      <c r="F234" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
       <c r="H234" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K234" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L234" s="3"/>
       <c r="M234" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="3">
         <v>1</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C235" s="3" t="s">
@@ -16265,955 +16033,851 @@
       <c r="J355" s="3" t="s">
         <v>866</v>
       </c>
       <c r="K355" s="3" t="s">
         <v>882</v>
       </c>
       <c r="L355" s="3" t="s">
         <v>866</v>
       </c>
       <c r="M355" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="3">
         <v>154</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C356" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D356" s="3"/>
       <c r="E356" s="3"/>
-      <c r="F356" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
       <c r="H356" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I356" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>887</v>
       </c>
       <c r="K356" s="3" t="s">
         <v>888</v>
       </c>
       <c r="L356" s="3" t="s">
         <v>887</v>
       </c>
       <c r="M356" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" s="3">
         <v>124</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C357" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D357" s="3"/>
       <c r="E357" s="3"/>
-      <c r="F357" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
       <c r="H357" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I357" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J357" s="3" t="s">
         <v>890</v>
       </c>
       <c r="K357" s="3" t="s">
         <v>890</v>
       </c>
       <c r="L357" s="3" t="s">
         <v>890</v>
       </c>
       <c r="M357" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" s="3">
         <v>121</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D358" s="3"/>
       <c r="E358" s="3"/>
-      <c r="F358" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F358" s="3"/>
+      <c r="G358" s="3"/>
       <c r="H358" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I358" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J358" s="3" t="s">
         <v>890</v>
       </c>
       <c r="K358" s="3" t="s">
         <v>890</v>
       </c>
       <c r="L358" s="3" t="s">
         <v>890</v>
       </c>
       <c r="M358" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="3">
         <v>146</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D359" s="3"/>
       <c r="E359" s="3"/>
-      <c r="F359" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
       <c r="H359" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I359" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J359" s="3" t="s">
         <v>893</v>
       </c>
       <c r="K359" s="3" t="s">
         <v>893</v>
       </c>
       <c r="L359" s="3" t="s">
         <v>893</v>
       </c>
       <c r="M359" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="3">
         <v>53</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D360" s="3"/>
       <c r="E360" s="3"/>
-      <c r="F360" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F360" s="3"/>
+      <c r="G360" s="3"/>
       <c r="H360" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I360" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J360" s="3" t="s">
         <v>895</v>
       </c>
       <c r="K360" s="3" t="s">
         <v>896</v>
       </c>
       <c r="L360" s="3" t="s">
         <v>895</v>
       </c>
       <c r="M360" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="3">
         <v>151</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D361" s="3"/>
       <c r="E361" s="3"/>
-      <c r="F361" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
       <c r="H361" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I361" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J361" s="3" t="s">
         <v>898</v>
       </c>
       <c r="K361" s="3" t="s">
         <v>899</v>
       </c>
       <c r="L361" s="3" t="s">
         <v>898</v>
       </c>
       <c r="M361" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="3">
         <v>55</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D362" s="3"/>
       <c r="E362" s="3"/>
-      <c r="F362" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F362" s="3"/>
+      <c r="G362" s="3"/>
       <c r="H362" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I362" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J362" s="3" t="s">
         <v>901</v>
       </c>
       <c r="K362" s="3" t="s">
         <v>902</v>
       </c>
       <c r="L362" s="3" t="s">
         <v>901</v>
       </c>
       <c r="M362" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" s="3">
         <v>26</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D363" s="3"/>
       <c r="E363" s="3"/>
-      <c r="F363" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
       <c r="H363" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I363" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>904</v>
       </c>
       <c r="K363" s="3" t="s">
         <v>905</v>
       </c>
       <c r="L363" s="3" t="s">
         <v>904</v>
       </c>
       <c r="M363" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" s="3">
         <v>108</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D364" s="3"/>
       <c r="E364" s="3"/>
-      <c r="F364" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F364" s="3"/>
+      <c r="G364" s="3"/>
       <c r="H364" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I364" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>907</v>
       </c>
       <c r="K364" s="3" t="s">
         <v>908</v>
       </c>
       <c r="L364" s="3" t="s">
         <v>907</v>
       </c>
       <c r="M364" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" s="3">
         <v>9</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D365" s="3"/>
       <c r="E365" s="3"/>
-      <c r="F365" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
       <c r="H365" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I365" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J365" s="3" t="s">
         <v>910</v>
       </c>
       <c r="K365" s="3" t="s">
         <v>911</v>
       </c>
       <c r="L365" s="3" t="s">
         <v>910</v>
       </c>
       <c r="M365" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" s="3">
         <v>112</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D366" s="3"/>
       <c r="E366" s="3"/>
-      <c r="F366" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3"/>
       <c r="H366" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I366" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>913</v>
       </c>
       <c r="K366" s="3" t="s">
         <v>914</v>
       </c>
       <c r="L366" s="3" t="s">
         <v>913</v>
       </c>
       <c r="M366" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" s="3">
         <v>28</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D367" s="3"/>
       <c r="E367" s="3"/>
-      <c r="F367" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
       <c r="H367" s="3" t="s">
         <v>394</v>
       </c>
       <c r="I367" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>916</v>
       </c>
       <c r="K367" s="3" t="s">
         <v>917</v>
       </c>
       <c r="L367" s="3" t="s">
         <v>916</v>
       </c>
       <c r="M367" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" s="3">
         <v>3</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D368" s="3"/>
       <c r="E368" s="3"/>
-      <c r="F368" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
       <c r="H368" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I368" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K368" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L368" s="3"/>
       <c r="M368" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="3">
         <v>12</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D369" s="3"/>
       <c r="E369" s="3"/>
-      <c r="F369" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
       <c r="H369" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I369" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K369" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L369" s="3"/>
       <c r="M369" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="3">
         <v>14</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D370" s="3"/>
       <c r="E370" s="3"/>
-      <c r="F370" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
       <c r="H370" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I370" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J370" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K370" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L370" s="3"/>
       <c r="M370" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="3">
         <v>17</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D371" s="3"/>
       <c r="E371" s="3"/>
-      <c r="F371" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F371" s="3"/>
+      <c r="G371" s="3"/>
       <c r="H371" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I371" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J371" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K371" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L371" s="3"/>
       <c r="M371" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" s="3">
         <v>22</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D372" s="3"/>
       <c r="E372" s="3"/>
-      <c r="F372" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F372" s="3"/>
+      <c r="G372" s="3"/>
       <c r="H372" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I372" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K372" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L372" s="3"/>
       <c r="M372" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" s="3">
         <v>29</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D373" s="3"/>
       <c r="E373" s="3"/>
-      <c r="F373" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
       <c r="H373" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I373" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J373" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K373" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L373" s="3"/>
       <c r="M373" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" s="3">
         <v>33</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D374" s="3"/>
       <c r="E374" s="3"/>
-      <c r="F374" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
       <c r="H374" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I374" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J374" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K374" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L374" s="3"/>
       <c r="M374" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" s="3">
         <v>36</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D375" s="3"/>
       <c r="E375" s="3"/>
-      <c r="F375" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F375" s="3"/>
+      <c r="G375" s="3"/>
       <c r="H375" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I375" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J375" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K375" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L375" s="3"/>
       <c r="M375" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" s="3">
         <v>59</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C376" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D376" s="3"/>
       <c r="E376" s="3"/>
-      <c r="F376" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F376" s="3"/>
+      <c r="G376" s="3"/>
       <c r="H376" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I376" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J376" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K376" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L376" s="3"/>
       <c r="M376" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" s="3">
         <v>60</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D377" s="3"/>
       <c r="E377" s="3"/>
-      <c r="F377" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
       <c r="H377" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I377" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J377" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K377" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L377" s="3"/>
       <c r="M377" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" s="3">
         <v>77</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D378" s="3"/>
       <c r="E378" s="3"/>
-      <c r="F378" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F378" s="3"/>
+      <c r="G378" s="3"/>
       <c r="H378" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I378" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J378" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K378" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L378" s="3"/>
       <c r="M378" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" s="3">
         <v>83</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D379" s="3"/>
       <c r="E379" s="3"/>
-      <c r="F379" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F379" s="3"/>
+      <c r="G379" s="3"/>
       <c r="H379" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I379" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J379" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K379" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L379" s="3"/>
       <c r="M379" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" s="3">
         <v>113</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C380" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D380" s="3"/>
       <c r="E380" s="3"/>
-      <c r="F380" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
       <c r="H380" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I380" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J380" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K380" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L380" s="3"/>
       <c r="M380" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" s="3">
         <v>117</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D381" s="3"/>
       <c r="E381" s="3"/>
-      <c r="F381" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="3"/>
+      <c r="G381" s="3"/>
       <c r="H381" s="3" t="s">
         <v>407</v>
       </c>
       <c r="I381" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J381" s="3" t="s">
         <v>408</v>
       </c>
       <c r="K381" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L381" s="3"/>
       <c r="M381" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>