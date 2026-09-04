--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -5646,266 +5646,238 @@
       <c r="J81" s="3" t="s">
         <v>244</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>245</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>245</v>
       </c>
       <c r="M81" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>116</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="3"/>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>145</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>223</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
-      <c r="F84" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>251</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>252</v>
       </c>
       <c r="K84" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L84" s="3"/>
       <c r="M84" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="3">
         <v>137</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
-      <c r="F85" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
       <c r="H85" s="3" t="s">
         <v>251</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>254</v>
       </c>
       <c r="K85" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L85" s="3"/>
       <c r="M85" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="3">
         <v>57</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
-      <c r="F86" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
       <c r="H86" s="3" t="s">
         <v>251</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>257</v>
       </c>
       <c r="K86" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L86" s="3"/>
       <c r="M86" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="3">
         <v>12</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
-      <c r="F87" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
       <c r="H87" s="3" t="s">
         <v>251</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>260</v>
       </c>
       <c r="K87" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L87" s="3"/>
       <c r="M87" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="3">
         <v>100</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
-      <c r="F88" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>251</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>263</v>
       </c>
       <c r="K88" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L88" s="3"/>
       <c r="M88" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="3">
         <v>212</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C89" s="3" t="s">
@@ -11885,305 +11857,273 @@
       <c r="J250" s="3" t="s">
         <v>721</v>
       </c>
       <c r="K250" s="3" t="s">
         <v>722</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>722</v>
       </c>
       <c r="M250" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="3">
         <v>10</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>442</v>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="3"/>
-      <c r="F251" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F251" s="3"/>
+      <c r="G251" s="3"/>
       <c r="H251" s="3" t="s">
         <v>724</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>725</v>
       </c>
       <c r="K251" s="3" t="s">
         <v>726</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>726</v>
       </c>
       <c r="M251" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="3">
         <v>217</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>727</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="3"/>
-      <c r="F252" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F252" s="3"/>
+      <c r="G252" s="3"/>
       <c r="H252" s="3" t="s">
         <v>724</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>728</v>
       </c>
       <c r="K252" s="3" t="s">
         <v>729</v>
       </c>
       <c r="L252" s="3" t="s">
         <v>729</v>
       </c>
       <c r="M252" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="3">
         <v>7</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>318</v>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="3"/>
-      <c r="F253" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F253" s="3"/>
+      <c r="G253" s="3"/>
       <c r="H253" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K253" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L253" s="3"/>
       <c r="M253" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="3">
         <v>31</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>342</v>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="3"/>
-      <c r="F254" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
       <c r="H254" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K254" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L254" s="3"/>
       <c r="M254" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="3">
         <v>152</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="3"/>
-      <c r="F255" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F255" s="3"/>
+      <c r="G255" s="3"/>
       <c r="H255" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K255" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L255" s="3"/>
       <c r="M255" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="3">
         <v>154</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>342</v>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="3"/>
-      <c r="F256" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F256" s="3"/>
+      <c r="G256" s="3"/>
       <c r="H256" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K256" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L256" s="3"/>
       <c r="M256" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="3">
         <v>165</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>318</v>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="3"/>
-      <c r="F257" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F257" s="3"/>
+      <c r="G257" s="3"/>
       <c r="H257" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>248</v>
       </c>
       <c r="K257" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L257" s="3"/>
       <c r="M257" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="3">
         <v>205</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="3"/>
-      <c r="F258" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
       <c r="H258" s="3" t="s">
         <v>251</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>736</v>
       </c>
       <c r="K258" s="3" t="s">
         <v>248</v>
       </c>
       <c r="L258" s="3"/>
       <c r="M258" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>