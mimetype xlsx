--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -4002,581 +4002,517 @@
       <c r="J54" s="3" t="s">
         <v>123</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>123</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>123</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="3">
         <v>6</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
-      <c r="F55" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
       <c r="H55" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L55" s="3"/>
       <c r="M55" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="3">
         <v>7</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
-      <c r="F56" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
       <c r="H56" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L56" s="3"/>
       <c r="M56" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="3">
         <v>8</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
-      <c r="F57" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
       <c r="H57" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L57" s="3"/>
       <c r="M57" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="3">
         <v>9</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
-      <c r="F58" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
       <c r="H58" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L58" s="3"/>
       <c r="M58" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="3">
         <v>136</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
-      <c r="F59" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
       <c r="H59" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L59" s="3"/>
       <c r="M59" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="3">
         <v>139</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
-      <c r="F60" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
       <c r="H60" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L60" s="3"/>
       <c r="M60" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="3">
         <v>152</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
-      <c r="F61" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
       <c r="H61" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L61" s="3"/>
       <c r="M61" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="3">
         <v>154</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
-      <c r="F62" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
       <c r="H62" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L62" s="3"/>
       <c r="M62" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="3">
         <v>158</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
-      <c r="F63" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
       <c r="H63" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="3">
         <v>161</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
-      <c r="F64" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
       <c r="H64" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L64" s="3"/>
       <c r="M64" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>162</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L65" s="3"/>
       <c r="M65" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>164</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>165</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
-      <c r="F67" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>166</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
-      <c r="F68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
       <c r="H68" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="3">
         <v>175</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
-      <c r="F69" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
       <c r="H69" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L69" s="3"/>
       <c r="M69" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="3">
         <v>177</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
-      <c r="F70" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
       <c r="H70" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L70" s="3"/>
       <c r="M70" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="3">
         <v>193</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="3" t="s">
@@ -8262,2577 +8198,2289 @@
       <c r="J170" s="3" t="s">
         <v>429</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>429</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>429</v>
       </c>
       <c r="M170" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="3">
         <v>196</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="3"/>
-      <c r="F171" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
       <c r="H171" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>432</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>432</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>432</v>
       </c>
       <c r="M171" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="3">
         <v>197</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="3"/>
-      <c r="F172" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
       <c r="H172" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>434</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>434</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>434</v>
       </c>
       <c r="M172" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="3">
         <v>226</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="3"/>
-      <c r="F173" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
       <c r="H173" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>436</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>436</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>436</v>
       </c>
       <c r="M173" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="3">
         <v>200</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
-      <c r="F174" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
       <c r="H174" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>438</v>
       </c>
       <c r="K174" s="3" t="s">
         <v>438</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>438</v>
       </c>
       <c r="M174" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="3">
         <v>89</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
-      <c r="F175" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
       <c r="H175" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>440</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>440</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>440</v>
       </c>
       <c r="M175" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="3">
         <v>118</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="3"/>
-      <c r="F176" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
       <c r="H176" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>442</v>
       </c>
       <c r="K176" s="3" t="s">
         <v>442</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>442</v>
       </c>
       <c r="M176" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="3">
         <v>216</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="3"/>
-      <c r="F177" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
       <c r="H177" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>444</v>
       </c>
       <c r="K177" s="3" t="s">
         <v>444</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>444</v>
       </c>
       <c r="M177" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="3">
         <v>128</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="3"/>
-      <c r="F178" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
       <c r="H178" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>446</v>
       </c>
       <c r="K178" s="3" t="s">
         <v>446</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>446</v>
       </c>
       <c r="M178" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="3">
         <v>87</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="3"/>
-      <c r="F179" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
       <c r="H179" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>448</v>
       </c>
       <c r="K179" s="3" t="s">
         <v>448</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>448</v>
       </c>
       <c r="M179" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="3">
         <v>95</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="3"/>
-      <c r="F180" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
       <c r="H180" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>450</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>450</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>450</v>
       </c>
       <c r="M180" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="3">
         <v>91</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
-      <c r="F181" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
       <c r="H181" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>274</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>274</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>274</v>
       </c>
       <c r="M181" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="3">
         <v>70</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="3"/>
-      <c r="F182" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
       <c r="H182" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>453</v>
       </c>
       <c r="K182" s="3" t="s">
         <v>453</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>453</v>
       </c>
       <c r="M182" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="3">
         <v>215</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="3"/>
-      <c r="F183" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
       <c r="H183" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>455</v>
       </c>
       <c r="K183" s="3" t="s">
         <v>455</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>455</v>
       </c>
       <c r="M183" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="3">
         <v>57</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="3"/>
-      <c r="F184" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
       <c r="H184" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>457</v>
       </c>
       <c r="K184" s="3" t="s">
         <v>457</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>457</v>
       </c>
       <c r="M184" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="3">
         <v>106</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="3"/>
-      <c r="F185" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
       <c r="H185" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>459</v>
       </c>
       <c r="K185" s="3" t="s">
         <v>459</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>459</v>
       </c>
       <c r="M185" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="3">
         <v>69</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="3"/>
-      <c r="F186" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
       <c r="H186" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>461</v>
       </c>
       <c r="K186" s="3" t="s">
         <v>461</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>461</v>
       </c>
       <c r="M186" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="3">
         <v>32</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="3"/>
-      <c r="F187" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
       <c r="H187" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>463</v>
       </c>
       <c r="K187" s="3" t="s">
         <v>463</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>463</v>
       </c>
       <c r="M187" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="3">
         <v>53</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="3"/>
-      <c r="F188" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="3" t="s">
         <v>431</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>465</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>465</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>465</v>
       </c>
       <c r="M188" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>13</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L189" s="3"/>
       <c r="M189" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>15</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="3"/>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L190" s="3"/>
       <c r="M190" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>16</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="3"/>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L191" s="3"/>
       <c r="M191" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>17</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="3"/>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>18</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>19</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3"/>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>23</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="3"/>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>28</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="3"/>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>34</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="3"/>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>35</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="3"/>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L198" s="3"/>
       <c r="M198" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>36</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
-      <c r="F199" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
       <c r="H199" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K199" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L199" s="3"/>
       <c r="M199" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="3">
         <v>37</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="3"/>
-      <c r="F200" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
       <c r="H200" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K200" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L200" s="3"/>
       <c r="M200" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="3">
         <v>40</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="3"/>
-      <c r="F201" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F201" s="3"/>
+      <c r="G201" s="3"/>
       <c r="H201" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K201" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L201" s="3"/>
       <c r="M201" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="3">
         <v>42</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="3"/>
-      <c r="F202" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
       <c r="H202" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K202" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L202" s="3"/>
       <c r="M202" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="3">
         <v>44</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="3"/>
-      <c r="F203" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F203" s="3"/>
+      <c r="G203" s="3"/>
       <c r="H203" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K203" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L203" s="3"/>
       <c r="M203" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="3">
         <v>46</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="3"/>
-      <c r="F204" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
       <c r="H204" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K204" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L204" s="3"/>
       <c r="M204" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="3">
         <v>49</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="3"/>
-      <c r="F205" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
       <c r="H205" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K205" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L205" s="3"/>
       <c r="M205" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="3">
         <v>50</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>483</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="3"/>
-      <c r="F206" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
       <c r="H206" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K206" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L206" s="3"/>
       <c r="M206" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="3">
         <v>59</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="3"/>
-      <c r="F207" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
       <c r="H207" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K207" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L207" s="3"/>
       <c r="M207" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="3">
         <v>62</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="3"/>
-      <c r="F208" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
       <c r="H208" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K208" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L208" s="3"/>
       <c r="M208" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="3">
         <v>63</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="3"/>
-      <c r="F209" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
       <c r="H209" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K209" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L209" s="3"/>
       <c r="M209" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="3">
         <v>65</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="3"/>
-      <c r="F210" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F210" s="3"/>
+      <c r="G210" s="3"/>
       <c r="H210" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K210" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L210" s="3"/>
       <c r="M210" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="3">
         <v>66</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="3"/>
-      <c r="F211" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
       <c r="H211" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K211" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L211" s="3"/>
       <c r="M211" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="3">
         <v>72</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="3"/>
-      <c r="F212" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
       <c r="H212" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K212" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L212" s="3"/>
       <c r="M212" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="3">
         <v>77</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="3"/>
-      <c r="F213" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
       <c r="H213" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K213" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L213" s="3"/>
       <c r="M213" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="3">
         <v>86</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="3"/>
-      <c r="F214" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F214" s="3"/>
+      <c r="G214" s="3"/>
       <c r="H214" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K214" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L214" s="3"/>
       <c r="M214" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="3">
         <v>94</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="3"/>
-      <c r="F215" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
       <c r="H215" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K215" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L215" s="3"/>
       <c r="M215" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="3">
         <v>96</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="3"/>
-      <c r="F216" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
       <c r="H216" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K216" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L216" s="3"/>
       <c r="M216" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="3">
         <v>103</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="3"/>
-      <c r="F217" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
       <c r="H217" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K217" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L217" s="3"/>
       <c r="M217" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="3">
         <v>104</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
-      <c r="F218" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K218" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L218" s="3"/>
       <c r="M218" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="3">
         <v>105</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="3"/>
-      <c r="F219" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
       <c r="H219" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K219" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="3">
         <v>113</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="3"/>
-      <c r="F220" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
       <c r="H220" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="3">
         <v>114</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="3"/>
-      <c r="F221" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
       <c r="H221" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L221" s="3"/>
       <c r="M221" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="3">
         <v>116</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="3"/>
-      <c r="F222" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
       <c r="H222" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L222" s="3"/>
       <c r="M222" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="3">
         <v>121</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="3"/>
-      <c r="F223" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
       <c r="H223" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K223" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="3">
         <v>123</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="3"/>
-      <c r="F224" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
       <c r="H224" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K224" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="3">
         <v>126</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="3"/>
-      <c r="F225" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
       <c r="H225" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K225" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="3">
         <v>173</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="3"/>
-      <c r="F226" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
       <c r="H226" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>169</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K226" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="3">
         <v>183</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="3"/>
-      <c r="F227" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
       <c r="H227" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K227" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="3">
         <v>188</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="3"/>
-      <c r="F228" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
       <c r="H228" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K228" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="3">
         <v>190</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="3"/>
-      <c r="F229" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3"/>
       <c r="H229" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K229" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="3">
         <v>198</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="3"/>
-      <c r="F230" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F230" s="3"/>
+      <c r="G230" s="3"/>
       <c r="H230" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K230" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="3">
         <v>199</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="3"/>
-      <c r="F231" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
       <c r="H231" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K231" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="3">
         <v>203</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="3"/>
-      <c r="F232" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
       <c r="H232" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K232" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L232" s="3"/>
       <c r="M232" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="3">
         <v>204</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="3"/>
-      <c r="F233" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
       <c r="H233" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K233" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L233" s="3"/>
       <c r="M233" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="3">
         <v>205</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="3"/>
-      <c r="F234" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
       <c r="H234" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K234" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L234" s="3"/>
       <c r="M234" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="3">
         <v>206</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="3"/>
-      <c r="F235" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
       <c r="H235" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K235" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L235" s="3"/>
       <c r="M235" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="3">
         <v>207</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="3"/>
-      <c r="F236" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
       <c r="H236" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K236" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L236" s="3"/>
       <c r="M236" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="3">
         <v>209</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="3"/>
-      <c r="F237" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F237" s="3"/>
+      <c r="G237" s="3"/>
       <c r="H237" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K237" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L237" s="3"/>
       <c r="M237" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3">
         <v>210</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="3"/>
-      <c r="F238" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
       <c r="H238" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K238" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L238" s="3"/>
       <c r="M238" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="3">
         <v>213</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="3"/>
-      <c r="F239" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
       <c r="H239" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K239" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L239" s="3"/>
       <c r="M239" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="3">
         <v>225</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="3"/>
-      <c r="F240" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
       <c r="H240" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K240" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L240" s="3"/>
       <c r="M240" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="3">
         <v>241</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="3"/>
-      <c r="F241" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
       <c r="H241" s="3" t="s">
         <v>126</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>127</v>
       </c>
       <c r="K241" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L241" s="3"/>
       <c r="M241" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="3">
         <v>56</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="3"/>
-      <c r="F242" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F242" s="3"/>
+      <c r="G242" s="3"/>
       <c r="H242" s="3" t="s">
         <v>520</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>521</v>
       </c>
       <c r="K242" s="3" t="s">
         <v>127</v>
       </c>
       <c r="L242" s="3"/>
       <c r="M242" s="3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>