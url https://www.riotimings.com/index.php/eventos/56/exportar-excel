--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -3674,484 +3674,432 @@
       <c r="J62" s="3" t="s">
         <v>194</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>195</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>194</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="3">
         <v>92</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
-      <c r="F63" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
       <c r="H63" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>198</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>199</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>198</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="3">
         <v>86</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
-      <c r="F64" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
       <c r="H64" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>109</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>201</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>202</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>201</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>157</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>109</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>175</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>175</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>73</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>206</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>207</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>206</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>53</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
-      <c r="F67" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>55</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
-      <c r="F68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
       <c r="H68" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="3">
         <v>63</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
-      <c r="F69" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
       <c r="H69" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L69" s="3"/>
       <c r="M69" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="3">
         <v>64</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
-      <c r="F70" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
       <c r="H70" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L70" s="3"/>
       <c r="M70" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="3">
         <v>65</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
-      <c r="F71" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
       <c r="H71" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L71" s="3"/>
       <c r="M71" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="3">
         <v>77</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
-      <c r="F72" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L72" s="3"/>
       <c r="M72" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="3">
         <v>81</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
-      <c r="F73" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
       <c r="H73" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L73" s="3"/>
       <c r="M73" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="3">
         <v>91</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
-      <c r="F74" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
       <c r="H74" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K74" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L74" s="3"/>
       <c r="M74" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="3">
         <v>85</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
-      <c r="F75" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
       <c r="H75" s="3" t="s">
         <v>219</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>109</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>220</v>
       </c>
       <c r="K75" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L75" s="3"/>
       <c r="M75" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="3">
         <v>114</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C76" s="3" t="s">
@@ -5136,272 +5084,244 @@
       <c r="J102" s="3" t="s">
         <v>299</v>
       </c>
       <c r="K102" s="3" t="s">
         <v>300</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>299</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="3">
         <v>115</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
-      <c r="F103" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
       <c r="H103" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>302</v>
       </c>
       <c r="K103" s="3" t="s">
         <v>303</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>302</v>
       </c>
       <c r="M103" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="3">
         <v>113</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="3"/>
-      <c r="F104" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
       <c r="H104" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>305</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>305</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>305</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>125</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="3"/>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>197</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>307</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>308</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>307</v>
       </c>
       <c r="M105" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="3"/>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L106" s="3"/>
       <c r="M106" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>112</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
-      <c r="F107" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
       <c r="H107" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L107" s="3"/>
       <c r="M107" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="3">
         <v>127</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="3"/>
-      <c r="F108" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
       <c r="H108" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L108" s="3"/>
       <c r="M108" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="3">
         <v>141</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
-      <c r="F109" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
       <c r="H109" s="3" t="s">
         <v>219</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>313</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>210</v>
       </c>
       <c r="L109" s="3"/>
       <c r="M109" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>