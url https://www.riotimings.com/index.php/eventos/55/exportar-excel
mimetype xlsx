--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -1181,346 +1181,310 @@
       </c>
       <c r="K12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
       <c r="H13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L13" s="3"/>
       <c r="M13" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="3">
         <v>1</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
-      <c r="F14" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
       <c r="H14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L14" s="3"/>
       <c r="M14" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="3">
         <v>5</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="F15" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L15" s="3"/>
       <c r="M15" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="3">
         <v>6</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F16" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3">
         <v>7</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
       <c r="H17" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3">
         <v>9</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F18" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
       <c r="H18" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>14</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
       <c r="H19" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
-      <c r="F20" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
       <c r="H20" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
-      <c r="F21" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
       <c r="H21" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L21" s="3"/>
       <c r="M21" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3">
         <v>15</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="3" t="s">
@@ -1933,346 +1897,310 @@
       </c>
       <c r="K32" s="3" t="s">
         <v>53</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>52</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="3">
         <v>12</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F33" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
       <c r="H33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>56</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="3">
         <v>1</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
-      <c r="F34" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
       <c r="H34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L34" s="3"/>
       <c r="M34" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="3">
         <v>5</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="F35" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
       <c r="H35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L35" s="3"/>
       <c r="M35" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="3">
         <v>6</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F36" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
       <c r="H36" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="3">
         <v>7</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F37" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
       <c r="H37" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="3">
         <v>9</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F38" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
       <c r="H38" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="3">
         <v>14</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F39" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
       <c r="H39" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L39" s="3"/>
       <c r="M39" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="3">
         <v>18</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
-      <c r="F40" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
       <c r="H40" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L40" s="3"/>
       <c r="M40" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="3">
         <v>19</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
-      <c r="F41" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
       <c r="H41" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>57</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>57</v>
       </c>
       <c r="L41" s="3"/>
       <c r="M41" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="3">
         <v>15</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="3" t="s">
@@ -2685,346 +2613,310 @@
       </c>
       <c r="K52" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="3">
         <v>12</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F53" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
       <c r="H53" s="3" t="s">
         <v>55</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>91</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="3">
         <v>1</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
-      <c r="F54" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
       <c r="H54" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="3">
         <v>5</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="F55" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
       <c r="H55" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L55" s="3"/>
       <c r="M55" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="3">
         <v>6</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F56" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
       <c r="H56" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L56" s="3"/>
       <c r="M56" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="3">
         <v>7</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F57" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
       <c r="H57" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L57" s="3"/>
       <c r="M57" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="3">
         <v>9</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F58" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
       <c r="H58" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L58" s="3"/>
       <c r="M58" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="3">
         <v>14</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F59" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
       <c r="H59" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L59" s="3"/>
       <c r="M59" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="3">
         <v>18</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
-      <c r="F60" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
       <c r="H60" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L60" s="3"/>
       <c r="M60" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="3">
         <v>19</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
-      <c r="F61" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
       <c r="H61" s="3" t="s">
         <v>59</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>92</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>92</v>
       </c>
       <c r="L61" s="3"/>
       <c r="M61" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>