--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -3595,204 +3595,184 @@
       </c>
       <c r="K48" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>179</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="3">
         <v>101</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>183</v>
       </c>
       <c r="E49" s="3"/>
-      <c r="F49" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
       <c r="H49" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L49" s="3"/>
       <c r="M49" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="3">
         <v>139</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E50" s="3"/>
-      <c r="F50" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
       <c r="H50" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="3">
         <v>151</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>187</v>
       </c>
       <c r="E51" s="3"/>
-      <c r="F51" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
       <c r="H51" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L51" s="3"/>
       <c r="M51" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="3">
         <v>153</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E52" s="3"/>
-      <c r="F52" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
       <c r="H52" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="3">
         <v>104</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E53" s="3"/>
-      <c r="F53" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
       <c r="H53" s="3" t="s">
         <v>190</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>191</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="3">
         <v>27</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C54" s="3" t="s">
@@ -4712,245 +4692,221 @@
       </c>
       <c r="K77" s="3" t="s">
         <v>277</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>276</v>
       </c>
       <c r="M77" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="3">
         <v>7</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="3"/>
-      <c r="F78" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
       <c r="H78" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>280</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>281</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>280</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="3">
         <v>21</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>283</v>
       </c>
       <c r="E79" s="3"/>
-      <c r="F79" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
       <c r="H79" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>284</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>285</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>284</v>
       </c>
       <c r="M79" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="3">
         <v>10</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>218</v>
       </c>
       <c r="E80" s="3"/>
-      <c r="F80" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
       <c r="H80" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L80" s="3"/>
       <c r="M80" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="3">
         <v>13</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>288</v>
       </c>
       <c r="E81" s="3"/>
-      <c r="F81" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
       <c r="H81" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>26</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>290</v>
       </c>
       <c r="E82" s="3"/>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>2</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E83" s="3"/>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>190</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>292</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>213</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C84" s="3" t="s">
@@ -5443,95 +5399,87 @@
       </c>
       <c r="K96" s="3" t="s">
         <v>326</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>326</v>
       </c>
       <c r="M96" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="3">
         <v>201</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>314</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E97" s="3"/>
-      <c r="F97" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>328</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>329</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>328</v>
       </c>
       <c r="M97" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="3">
         <v>203</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E98" s="3"/>
-      <c r="F98" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
       <c r="H98" s="3" t="s">
         <v>190</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>331</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>331</v>
       </c>
       <c r="L98" s="3"/>
       <c r="M98" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="3">
         <v>239</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C99" s="3" t="s">
@@ -5751,93 +5699,85 @@
       </c>
       <c r="K104" s="3" t="s">
         <v>352</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>351</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>237</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>344</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>354</v>
       </c>
       <c r="E105" s="3"/>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>67</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>243</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="3"/>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>190</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>356</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>357</v>
       </c>
       <c r="L106" s="3"/>
       <c r="M106" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>231</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C107" s="3" t="s">
@@ -6254,130 +6194,118 @@
       </c>
       <c r="K117" s="3" t="s">
         <v>395</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>394</v>
       </c>
       <c r="M117" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="3">
         <v>236</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>359</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>397</v>
       </c>
       <c r="E118" s="3"/>
-      <c r="F118" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
       <c r="H118" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>398</v>
       </c>
       <c r="K118" s="3" t="s">
         <v>399</v>
       </c>
       <c r="L118" s="3"/>
       <c r="M118" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="3">
         <v>234</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>359</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>401</v>
       </c>
       <c r="E119" s="3"/>
-      <c r="F119" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
       <c r="H119" s="3" t="s">
         <v>184</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>180</v>
       </c>
       <c r="K119" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L119" s="3"/>
       <c r="M119" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="3">
         <v>229</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>359</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>112</v>
       </c>
       <c r="E120" s="3"/>
-      <c r="F120" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
       <c r="H120" s="3" t="s">
         <v>190</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>403</v>
       </c>
       <c r="K120" s="3" t="s">
         <v>180</v>
       </c>
       <c r="L120" s="3"/>
       <c r="M120" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3">
         <v>218</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C121" s="3" t="s">