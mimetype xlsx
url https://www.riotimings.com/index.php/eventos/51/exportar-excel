--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -4297,56 +4297,52 @@
       <c r="J73" s="3" t="s">
         <v>229</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>230</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>229</v>
       </c>
       <c r="M73" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="3">
         <v>129</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
-      <c r="F74" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
       <c r="H74" s="3" t="s">
         <v>232</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>233</v>
       </c>
       <c r="K74" s="3" t="s">
         <v>234</v>
       </c>
       <c r="L74" s="3"/>
       <c r="M74" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="3">
         <v>119</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C75" s="3" t="s">
@@ -6256,161 +6252,145 @@
       <c r="J126" s="3" t="s">
         <v>379</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>380</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>379</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>76</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="3"/>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>382</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>234</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>234</v>
       </c>
       <c r="L127" s="3"/>
       <c r="M127" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>89</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>382</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>234</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>234</v>
       </c>
       <c r="L128" s="3"/>
       <c r="M128" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>121</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>382</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>234</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>234</v>
       </c>
       <c r="L129" s="3"/>
       <c r="M129" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>118</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="3"/>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>232</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>233</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>234</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>