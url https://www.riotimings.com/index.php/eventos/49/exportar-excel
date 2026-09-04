--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -4905,798 +4905,714 @@
       </c>
       <c r="K78" s="3" t="s">
         <v>268</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>267</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="3">
         <v>41</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F79" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
       <c r="H79" s="3" t="s">
         <v>270</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>64</v>
       </c>
       <c r="M79" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="3">
         <v>24</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F80" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
       <c r="H80" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L80" s="3"/>
       <c r="M80" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="3">
         <v>31</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="F81" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
       <c r="H81" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>40</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>42</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>48</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F84" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K84" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L84" s="3"/>
       <c r="M84" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="3">
         <v>50</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F85" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
       <c r="H85" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K85" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L85" s="3"/>
       <c r="M85" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="3">
         <v>53</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F86" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
       <c r="H86" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K86" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L86" s="3"/>
       <c r="M86" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="3">
         <v>54</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F87" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
       <c r="H87" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K87" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L87" s="3"/>
       <c r="M87" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="3">
         <v>60</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="F88" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K88" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L88" s="3"/>
       <c r="M88" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="3">
         <v>62</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="F89" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K89" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L89" s="3"/>
       <c r="M89" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="3">
         <v>71</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F90" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
       <c r="H90" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L90" s="3"/>
       <c r="M90" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="3">
         <v>75</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F91" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
       <c r="H91" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K91" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L91" s="3"/>
       <c r="M91" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="3">
         <v>79</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F92" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
       <c r="H92" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>134</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K92" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L92" s="3"/>
       <c r="M92" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="3">
         <v>80</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="F93" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
       <c r="H93" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>134</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K93" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L93" s="3"/>
       <c r="M93" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="3">
         <v>85</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F94" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
       <c r="H94" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>134</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K94" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L94" s="3"/>
       <c r="M94" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="3">
         <v>91</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="F95" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
       <c r="H95" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K95" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="3">
         <v>92</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F96" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
       <c r="H96" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K96" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L96" s="3"/>
       <c r="M96" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="3">
         <v>94</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F97" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="3">
         <v>98</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="F98" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
       <c r="H98" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>134</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L98" s="3"/>
       <c r="M98" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="3">
         <v>156</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F99" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
       <c r="H99" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K99" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L99" s="3"/>
       <c r="M99" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="3">
         <v>114</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C100" s="3" t="s">
@@ -5879,56 +5795,52 @@
       </c>
       <c r="K104" s="3" t="s">
         <v>309</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>309</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>112</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>134</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>121</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C106" s="3" t="s">
@@ -6813,689 +6725,617 @@
       </c>
       <c r="K128" s="3" t="s">
         <v>382</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>382</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>150</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>270</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>384</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>385</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>384</v>
       </c>
       <c r="M129" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>140</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>270</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>387</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>387</v>
       </c>
       <c r="M130" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="3">
         <v>123</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>340</v>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="F131" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>134</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F132" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="3">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="F133" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
       <c r="H133" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K133" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L133" s="3"/>
       <c r="M133" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="3">
         <v>134</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F134" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
       <c r="H134" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K134" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L134" s="3"/>
       <c r="M134" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="3">
         <v>135</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="F135" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>136</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L136" s="3"/>
       <c r="M136" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="3">
         <v>137</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="F137" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
       <c r="H137" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K137" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L137" s="3"/>
       <c r="M137" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="3">
         <v>139</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F138" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L138" s="3"/>
       <c r="M138" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>143</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L139" s="3"/>
       <c r="M139" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>144</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L140" s="3"/>
       <c r="M140" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>146</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>148</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>149</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="3">
         <v>155</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F144" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
       <c r="H144" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K144" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="3">
         <v>165</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="F145" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
       <c r="H145" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>131</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>409</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>410</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>410</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>5</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C147" s="3" t="s">
@@ -8068,278 +7908,250 @@
       </c>
       <c r="K161" s="3" t="s">
         <v>460</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>459</v>
       </c>
       <c r="M161" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="3">
         <v>2</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>412</v>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F162" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
       <c r="H162" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K162" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L162" s="3"/>
       <c r="M162" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="3">
         <v>11</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="F163" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
       <c r="H163" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K163" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L163" s="3"/>
       <c r="M163" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="3">
         <v>12</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="F164" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
       <c r="H164" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K164" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>13</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>14</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="F166" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
       <c r="H166" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="3">
         <v>16</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="F167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
       <c r="H167" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="3">
         <v>20</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>428</v>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F168" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
       <c r="H168" s="3" t="s">
         <v>272</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>273</v>
       </c>
       <c r="K168" s="3" t="s">
         <v>273</v>
       </c>
       <c r="L168" s="3"/>
       <c r="M168" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="3">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C169" s="3" t="s">