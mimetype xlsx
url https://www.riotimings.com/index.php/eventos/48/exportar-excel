--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -1823,163 +1823,147 @@
       <c r="J20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>79</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>93</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
-      <c r="F21" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
       <c r="H21" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>82</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>83</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>82</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3">
         <v>96</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
-      <c r="F22" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
       <c r="H22" s="3" t="s">
         <v>85</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>86</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>86</v>
       </c>
       <c r="L22" s="3"/>
       <c r="M22" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="3">
         <v>104</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
-      <c r="F23" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
       <c r="H23" s="3" t="s">
         <v>85</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>86</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>86</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="3">
         <v>97</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
-      <c r="F24" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
       <c r="H24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>86</v>
       </c>
       <c r="L24" s="3"/>
       <c r="M24" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="3">
         <v>32</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C25" s="3" t="s">
@@ -3445,93 +3429,85 @@
       <c r="J64" s="3" t="s">
         <v>210</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>211</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>210</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>14</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>81</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>213</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>213</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>213</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>2</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>85</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>86</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>86</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>