--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -2761,288 +2761,260 @@
         <v>73</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>172</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F20" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
       <c r="H20" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>76</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>76</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>76</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>149</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F21" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
       <c r="H21" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>79</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>79</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>79</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3">
         <v>174</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F22" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
       <c r="H22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>81</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>81</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="3">
         <v>161</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="F23" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
       <c r="H23" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>85</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>85</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>85</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="3">
         <v>159</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F24" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
       <c r="H24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L24" s="3"/>
       <c r="M24" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="3">
         <v>164</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F25" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
       <c r="H25" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L25" s="3"/>
       <c r="M25" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="3">
         <v>171</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F26" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
       <c r="H26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="3">
         <v>141</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C27" s="3" t="s">
@@ -4977,368 +4949,332 @@
         <v>252</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>251</v>
       </c>
       <c r="M75" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="3">
         <v>103</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>254</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F76" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
       <c r="H76" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>255</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>256</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>255</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="3">
         <v>133</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F77" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
       <c r="H77" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>258</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>259</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>258</v>
       </c>
       <c r="M77" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="3">
         <v>89</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F78" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
       <c r="H78" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L78" s="3"/>
       <c r="M78" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="3">
         <v>92</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F79" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
       <c r="H79" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L79" s="3"/>
       <c r="M79" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="3">
         <v>110</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F80" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
       <c r="H80" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L80" s="3"/>
       <c r="M80" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="3">
         <v>125</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>264</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F81" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
       <c r="H81" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>126</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>266</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>128</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>268</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>138</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>173</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F84" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K84" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L84" s="3"/>
       <c r="M84" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="3">
         <v>21</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C85" s="3" t="s">
@@ -7765,286 +7701,258 @@
       </c>
       <c r="K145" s="3" t="s">
         <v>465</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>464</v>
       </c>
       <c r="M145" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>22</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>23</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F147" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
       <c r="H147" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="3">
         <v>27</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>356</v>
       </c>
       <c r="E148" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F148" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K148" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="3">
         <v>46</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F149" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
       <c r="H149" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K149" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L149" s="3"/>
       <c r="M149" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="3">
         <v>56</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F150" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
       <c r="H150" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K150" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="3">
         <v>58</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>472</v>
       </c>
       <c r="E151" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="F151" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
       <c r="H151" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K151" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="3">
         <v>78</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>385</v>
       </c>
       <c r="E152" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F152" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K152" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L152" s="3"/>
       <c r="M152" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="3">
         <v>10</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C153" s="3" t="s">
@@ -8514,132 +8422,120 @@
         <v>515</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>514</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>2</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E165" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>4</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>476</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>518</v>
       </c>
       <c r="E166" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F166" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
       <c r="H166" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="3">
         <v>9</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>476</v>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
       <c r="H167" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>88</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>