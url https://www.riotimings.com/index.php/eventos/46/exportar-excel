--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -5245,444 +5245,400 @@
       <c r="J90" s="3" t="s">
         <v>357</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>358</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>357</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="3">
         <v>200</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
-      <c r="F91" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
       <c r="H91" s="3" t="s">
         <v>360</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>361</v>
       </c>
       <c r="K91" s="3" t="s">
         <v>361</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>361</v>
       </c>
       <c r="M91" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="3">
         <v>105</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>363</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="F92" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
       <c r="H92" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K92" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L92" s="3"/>
       <c r="M92" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="3">
         <v>106</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>367</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F93" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
       <c r="H93" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K93" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L93" s="3"/>
       <c r="M93" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="3">
         <v>120</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>369</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="F94" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
       <c r="H94" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K94" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L94" s="3"/>
       <c r="M94" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="3">
         <v>135</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>372</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F95" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
       <c r="H95" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K95" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="3">
         <v>136</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F96" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
       <c r="H96" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K96" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L96" s="3"/>
       <c r="M96" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="3">
         <v>150</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>375</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F97" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="3">
         <v>157</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>377</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F98" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
       <c r="H98" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L98" s="3"/>
       <c r="M98" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="3">
         <v>182</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>379</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="F99" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
       <c r="H99" s="3" t="s">
         <v>364</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>365</v>
       </c>
       <c r="K99" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L99" s="3"/>
       <c r="M99" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="3">
         <v>199</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="3"/>
-      <c r="F100" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
       <c r="H100" s="3" t="s">
         <v>381</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>382</v>
       </c>
       <c r="K100" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L100" s="3"/>
       <c r="M100" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="3">
         <v>110</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>384</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="F101" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
       <c r="H101" s="3" t="s">
         <v>381</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>386</v>
       </c>
       <c r="K101" s="3" t="s">
         <v>365</v>
       </c>
       <c r="L101" s="3"/>
       <c r="M101" s="3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>