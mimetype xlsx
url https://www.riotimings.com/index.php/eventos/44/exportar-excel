--- v0 (2026-06-10)
+++ v1 (2026-09-05)
@@ -4385,91 +4385,83 @@
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="3">
         <v>290</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
-      <c r="F2" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
       <c r="H2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="3"/>
       <c r="M2" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="3">
         <v>464</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
-      <c r="F3" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="3">
         <v>501</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
@@ -9302,3772 +9294,3344 @@
       <c r="J134" s="3" t="s">
         <v>381</v>
       </c>
       <c r="K134" s="3" t="s">
         <v>382</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>381</v>
       </c>
       <c r="M134" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="3">
         <v>462</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="3"/>
-      <c r="F135" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>385</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>385</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>385</v>
       </c>
       <c r="M135" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>461</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>387</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>387</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>387</v>
       </c>
       <c r="M136" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="3">
         <v>163</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
-      <c r="F137" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
       <c r="H137" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>389</v>
       </c>
       <c r="K137" s="3" t="s">
         <v>389</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>389</v>
       </c>
       <c r="M137" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="3">
         <v>10</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="3"/>
-      <c r="F138" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L138" s="3"/>
       <c r="M138" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>11</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3"/>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L139" s="3"/>
       <c r="M139" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>13</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="3"/>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L140" s="3"/>
       <c r="M140" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>14</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>15</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>16</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="3">
         <v>17</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="3"/>
-      <c r="F144" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
       <c r="H144" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="3">
         <v>106</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="3"/>
-      <c r="F145" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
       <c r="H145" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>119</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="3"/>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>127</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
-      <c r="F147" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
       <c r="H147" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="3">
         <v>128</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
-      <c r="F148" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="3">
         <v>129</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="3"/>
-      <c r="F149" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
       <c r="H149" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L149" s="3"/>
       <c r="M149" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="3">
         <v>130</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="3"/>
-      <c r="F150" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
       <c r="H150" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L150" s="3"/>
       <c r="M150" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="3">
         <v>146</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="3"/>
-      <c r="F151" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
       <c r="H151" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L151" s="3"/>
       <c r="M151" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" s="3">
         <v>160</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
-      <c r="F152" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
       <c r="H152" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L152" s="3"/>
       <c r="M152" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" s="3">
         <v>172</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
-      <c r="F153" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
       <c r="H153" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L153" s="3"/>
       <c r="M153" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" s="3">
         <v>173</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
-      <c r="F154" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
       <c r="H154" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K154" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L154" s="3"/>
       <c r="M154" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" s="3">
         <v>177</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
-      <c r="F155" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
       <c r="H155" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K155" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" s="3">
         <v>179</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="3"/>
-      <c r="F156" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
       <c r="H156" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K156" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L156" s="3"/>
       <c r="M156" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" s="3">
         <v>186</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="3"/>
-      <c r="F157" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
       <c r="H157" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L157" s="3"/>
       <c r="M157" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" s="3">
         <v>189</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="3"/>
-      <c r="F158" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
       <c r="H158" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L158" s="3"/>
       <c r="M158" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" s="3">
         <v>192</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="3"/>
-      <c r="F159" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
       <c r="H159" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L159" s="3"/>
       <c r="M159" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" s="3">
         <v>204</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="3"/>
-      <c r="F160" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
       <c r="H160" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L160" s="3"/>
       <c r="M160" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" s="3">
         <v>207</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="3"/>
-      <c r="F161" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F161" s="3"/>
+      <c r="G161" s="3"/>
       <c r="H161" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L161" s="3"/>
       <c r="M161" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" s="3">
         <v>208</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="3"/>
-      <c r="F162" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
       <c r="H162" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L162" s="3"/>
       <c r="M162" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" s="3">
         <v>209</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
-      <c r="F163" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
       <c r="H163" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K163" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L163" s="3"/>
       <c r="M163" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" s="3">
         <v>212</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="3"/>
-      <c r="F164" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
       <c r="H164" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L164" s="3"/>
       <c r="M164" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" s="3">
         <v>222</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="3"/>
-      <c r="F165" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
       <c r="H165" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L165" s="3"/>
       <c r="M165" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="3">
         <v>223</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="3"/>
-      <c r="F166" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
       <c r="H166" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L166" s="3"/>
       <c r="M166" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="3">
         <v>229</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="3"/>
-      <c r="F167" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
       <c r="H167" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="3">
         <v>233</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="3"/>
-      <c r="F168" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
       <c r="H168" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L168" s="3"/>
       <c r="M168" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" s="3">
         <v>236</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="3"/>
-      <c r="F169" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
       <c r="H169" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L169" s="3"/>
       <c r="M169" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" s="3">
         <v>238</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="3"/>
-      <c r="F170" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
       <c r="H170" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L170" s="3"/>
       <c r="M170" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" s="3">
         <v>241</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="3"/>
-      <c r="F171" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
       <c r="H171" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L171" s="3"/>
       <c r="M171" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" s="3">
         <v>245</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="3"/>
-      <c r="F172" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
       <c r="H172" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L172" s="3"/>
       <c r="M172" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" s="3">
         <v>246</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="3"/>
-      <c r="F173" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
       <c r="H173" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" s="3">
         <v>250</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="3"/>
-      <c r="F174" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
       <c r="H174" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L174" s="3"/>
       <c r="M174" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" s="3">
         <v>251</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
-      <c r="F175" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
       <c r="H175" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L175" s="3"/>
       <c r="M175" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" s="3">
         <v>252</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="3"/>
-      <c r="F176" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
       <c r="H176" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L176" s="3"/>
       <c r="M176" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" s="3">
         <v>253</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="3"/>
-      <c r="F177" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
       <c r="H177" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" s="3">
         <v>257</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="3"/>
-      <c r="F178" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
       <c r="H178" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L178" s="3"/>
       <c r="M178" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" s="3">
         <v>258</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="3"/>
-      <c r="F179" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
       <c r="H179" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L179" s="3"/>
       <c r="M179" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" s="3">
         <v>263</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="3"/>
-      <c r="F180" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
       <c r="H180" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L180" s="3"/>
       <c r="M180" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" s="3">
         <v>272</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
-      <c r="F181" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
       <c r="H181" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L181" s="3"/>
       <c r="M181" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" s="3">
         <v>273</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="3"/>
-      <c r="F182" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
       <c r="H182" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L182" s="3"/>
       <c r="M182" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" s="3">
         <v>278</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="3"/>
-      <c r="F183" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
       <c r="H183" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L183" s="3"/>
       <c r="M183" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" s="3">
         <v>279</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="3"/>
-      <c r="F184" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
       <c r="H184" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K184" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L184" s="3"/>
       <c r="M184" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="3">
         <v>281</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="3"/>
-      <c r="F185" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
       <c r="H185" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K185" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L185" s="3"/>
       <c r="M185" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="3">
         <v>283</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="3"/>
-      <c r="F186" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
       <c r="H186" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K186" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L186" s="3"/>
       <c r="M186" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="3">
         <v>284</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="3"/>
-      <c r="F187" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
       <c r="H187" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K187" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L187" s="3"/>
       <c r="M187" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="3">
         <v>285</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="3"/>
-      <c r="F188" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L188" s="3"/>
       <c r="M188" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>286</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="3"/>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L189" s="3"/>
       <c r="M189" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>287</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="3"/>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L190" s="3"/>
       <c r="M190" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>300</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="3"/>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L191" s="3"/>
       <c r="M191" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>301</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="3"/>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>313</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>315</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3"/>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>356</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="3"/>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>363</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="3"/>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>370</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="3"/>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L197" s="3"/>
       <c r="M197" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>374</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="3"/>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L198" s="3"/>
       <c r="M198" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>376</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
-      <c r="F199" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
       <c r="H199" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L199" s="3"/>
       <c r="M199" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="3">
         <v>379</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="3"/>
-      <c r="F200" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
       <c r="H200" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L200" s="3"/>
       <c r="M200" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" s="3">
         <v>393</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="3"/>
-      <c r="F201" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F201" s="3"/>
+      <c r="G201" s="3"/>
       <c r="H201" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L201" s="3"/>
       <c r="M201" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" s="3">
         <v>395</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="3"/>
-      <c r="F202" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
       <c r="H202" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L202" s="3"/>
       <c r="M202" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" s="3">
         <v>398</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="3"/>
-      <c r="F203" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F203" s="3"/>
+      <c r="G203" s="3"/>
       <c r="H203" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L203" s="3"/>
       <c r="M203" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="3">
         <v>399</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="3"/>
-      <c r="F204" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
       <c r="H204" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L204" s="3"/>
       <c r="M204" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="3">
         <v>400</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="3"/>
-      <c r="F205" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
       <c r="H205" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L205" s="3"/>
       <c r="M205" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="3">
         <v>401</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="3"/>
-      <c r="F206" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
       <c r="H206" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K206" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L206" s="3"/>
       <c r="M206" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" s="3">
         <v>409</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="3"/>
-      <c r="F207" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
       <c r="H207" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K207" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L207" s="3"/>
       <c r="M207" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" s="3">
         <v>414</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>461</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="3"/>
-      <c r="F208" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
       <c r="H208" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K208" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L208" s="3"/>
       <c r="M208" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" s="3">
         <v>415</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="3"/>
-      <c r="F209" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F209" s="3"/>
+      <c r="G209" s="3"/>
       <c r="H209" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K209" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L209" s="3"/>
       <c r="M209" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" s="3">
         <v>417</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>463</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="3"/>
-      <c r="F210" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F210" s="3"/>
+      <c r="G210" s="3"/>
       <c r="H210" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K210" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L210" s="3"/>
       <c r="M210" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" s="3">
         <v>419</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="3"/>
-      <c r="F211" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
       <c r="H211" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L211" s="3"/>
       <c r="M211" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" s="3">
         <v>420</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>465</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="3"/>
-      <c r="F212" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
       <c r="H212" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K212" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L212" s="3"/>
       <c r="M212" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" s="3">
         <v>423</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="3"/>
-      <c r="F213" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
       <c r="H213" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K213" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L213" s="3"/>
       <c r="M213" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" s="3">
         <v>424</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="3"/>
-      <c r="F214" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F214" s="3"/>
+      <c r="G214" s="3"/>
       <c r="H214" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K214" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L214" s="3"/>
       <c r="M214" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" s="3">
         <v>428</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="3"/>
-      <c r="F215" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
       <c r="H215" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K215" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L215" s="3"/>
       <c r="M215" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" s="3">
         <v>433</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="3"/>
-      <c r="F216" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
       <c r="H216" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L216" s="3"/>
       <c r="M216" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="3">
         <v>436</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="3"/>
-      <c r="F217" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
       <c r="H217" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K217" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L217" s="3"/>
       <c r="M217" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="3">
         <v>437</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
-      <c r="F218" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K218" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L218" s="3"/>
       <c r="M218" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="3">
         <v>446</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="3"/>
-      <c r="F219" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
       <c r="H219" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K219" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="3">
         <v>448</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="3"/>
-      <c r="F220" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
       <c r="H220" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="3">
         <v>450</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="3"/>
-      <c r="F221" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
       <c r="H221" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L221" s="3"/>
       <c r="M221" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="3">
         <v>455</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="3"/>
-      <c r="F222" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
       <c r="H222" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L222" s="3"/>
       <c r="M222" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="3">
         <v>458</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="3"/>
-      <c r="F223" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
       <c r="H223" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K223" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="3">
         <v>460</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="3"/>
-      <c r="F224" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
       <c r="H224" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K224" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="3">
         <v>463</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="3"/>
-      <c r="F225" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
       <c r="H225" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K225" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="3">
         <v>472</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="3"/>
-      <c r="F226" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
       <c r="H226" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K226" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="3">
         <v>477</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="3"/>
-      <c r="F227" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
       <c r="H227" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K227" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="3">
         <v>479</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="3"/>
-      <c r="F228" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
       <c r="H228" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K228" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="3">
         <v>483</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="3"/>
-      <c r="F229" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3"/>
       <c r="H229" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K229" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="3">
         <v>485</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>483</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="3"/>
-      <c r="F230" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F230" s="3"/>
+      <c r="G230" s="3"/>
       <c r="H230" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K230" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="3">
         <v>487</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="3"/>
-      <c r="F231" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
       <c r="H231" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K231" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="3">
         <v>499</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="3"/>
-      <c r="F232" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
       <c r="H232" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K232" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L232" s="3"/>
       <c r="M232" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="3">
         <v>500</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="3"/>
-      <c r="F233" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
       <c r="H233" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K233" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L233" s="3"/>
       <c r="M233" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="3">
         <v>505</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>487</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="3"/>
-      <c r="F234" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
       <c r="H234" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K234" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L234" s="3"/>
       <c r="M234" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="3">
         <v>506</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="3"/>
-      <c r="F235" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
       <c r="H235" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K235" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L235" s="3"/>
       <c r="M235" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="3">
         <v>507</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="3"/>
-      <c r="F236" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
       <c r="H236" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K236" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L236" s="3"/>
       <c r="M236" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="3">
         <v>508</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="3"/>
-      <c r="F237" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F237" s="3"/>
+      <c r="G237" s="3"/>
       <c r="H237" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K237" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L237" s="3"/>
       <c r="M237" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3">
         <v>510</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="3"/>
-      <c r="F238" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
       <c r="H238" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K238" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L238" s="3"/>
       <c r="M238" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="3">
         <v>511</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="3"/>
-      <c r="F239" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
       <c r="H239" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K239" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L239" s="3"/>
       <c r="M239" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="3">
         <v>388</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="3"/>
-      <c r="F240" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
       <c r="H240" s="3" t="s">
         <v>494</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>495</v>
       </c>
       <c r="K240" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L240" s="3"/>
       <c r="M240" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="3">
         <v>109</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="3"/>
-      <c r="F241" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
       <c r="H241" s="3" t="s">
         <v>494</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>495</v>
       </c>
       <c r="K241" s="3" t="s">
         <v>18</v>
       </c>
       <c r="L241" s="3"/>
       <c r="M241" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="3">
         <v>705</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C242" s="3" t="s">
@@ -22488,3891 +22052,3451 @@
       <c r="J496" s="3" t="s">
         <v>1164</v>
       </c>
       <c r="K496" s="3" t="s">
         <v>1164</v>
       </c>
       <c r="L496" s="3" t="s">
         <v>1164</v>
       </c>
       <c r="M496" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" s="3">
         <v>335</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C497" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D497" s="3"/>
       <c r="E497" s="3"/>
-      <c r="F497" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F497" s="3"/>
+      <c r="G497" s="3"/>
       <c r="H497" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I497" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J497" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="K497" s="3" t="s">
         <v>1167</v>
       </c>
       <c r="L497" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="M497" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" s="3">
         <v>289</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C498" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D498" s="3"/>
       <c r="E498" s="3"/>
-      <c r="F498" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F498" s="3"/>
+      <c r="G498" s="3"/>
       <c r="H498" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I498" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J498" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="K498" s="3" t="s">
         <v>1170</v>
       </c>
       <c r="L498" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="M498" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" s="3">
         <v>266</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C499" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D499" s="3"/>
       <c r="E499" s="3"/>
-      <c r="F499" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F499" s="3"/>
+      <c r="G499" s="3"/>
       <c r="H499" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I499" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J499" s="3" t="s">
         <v>1172</v>
       </c>
       <c r="K499" s="3" t="s">
         <v>1172</v>
       </c>
       <c r="L499" s="3" t="s">
         <v>1172</v>
       </c>
       <c r="M499" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500" s="3">
         <v>386</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C500" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D500" s="3"/>
       <c r="E500" s="3"/>
-      <c r="F500" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F500" s="3"/>
+      <c r="G500" s="3"/>
       <c r="H500" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I500" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J500" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="K500" s="3" t="s">
         <v>1175</v>
       </c>
       <c r="L500" s="3" t="s">
         <v>1174</v>
       </c>
       <c r="M500" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" s="3">
         <v>444</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="C501" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D501" s="3"/>
       <c r="E501" s="3"/>
-      <c r="F501" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F501" s="3"/>
+      <c r="G501" s="3"/>
       <c r="H501" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I501" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J501" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="K501" s="3" t="s">
         <v>1178</v>
       </c>
       <c r="L501" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="M501" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" s="3">
         <v>181</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C502" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D502" s="3"/>
       <c r="E502" s="3"/>
-      <c r="F502" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F502" s="3"/>
+      <c r="G502" s="3"/>
       <c r="H502" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I502" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J502" s="3" t="s">
         <v>1180</v>
       </c>
       <c r="K502" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="L502" s="3" t="s">
         <v>1180</v>
       </c>
       <c r="M502" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503" s="3">
         <v>217</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="C503" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D503" s="3"/>
       <c r="E503" s="3"/>
-      <c r="F503" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F503" s="3"/>
+      <c r="G503" s="3"/>
       <c r="H503" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I503" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J503" s="3" t="s">
         <v>1182</v>
       </c>
       <c r="K503" s="3" t="s">
         <v>1183</v>
       </c>
       <c r="L503" s="3" t="s">
         <v>1182</v>
       </c>
       <c r="M503" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504" s="3">
         <v>698</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="C504" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D504" s="3"/>
       <c r="E504" s="3"/>
-      <c r="F504" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F504" s="3"/>
+      <c r="G504" s="3"/>
       <c r="H504" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I504" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J504" s="3" t="s">
         <v>1185</v>
       </c>
       <c r="K504" s="3" t="s">
         <v>1186</v>
       </c>
       <c r="L504" s="3" t="s">
         <v>1185</v>
       </c>
       <c r="M504" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505" s="3">
         <v>243</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="C505" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D505" s="3"/>
       <c r="E505" s="3"/>
-      <c r="F505" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F505" s="3"/>
+      <c r="G505" s="3"/>
       <c r="H505" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I505" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J505" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="K505" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="L505" s="3" t="s">
         <v>1188</v>
       </c>
       <c r="M505" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506" s="3">
         <v>710</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="C506" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D506" s="3"/>
       <c r="E506" s="3"/>
-      <c r="F506" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F506" s="3"/>
+      <c r="G506" s="3"/>
       <c r="H506" s="3" t="s">
         <v>384</v>
       </c>
       <c r="I506" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J506" s="3" t="s">
         <v>1190</v>
       </c>
       <c r="K506" s="3" t="s">
         <v>1191</v>
       </c>
       <c r="L506" s="3" t="s">
         <v>1190</v>
       </c>
       <c r="M506" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" s="3">
         <v>110</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="C507" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D507" s="3"/>
       <c r="E507" s="3"/>
-      <c r="F507" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F507" s="3"/>
+      <c r="G507" s="3"/>
       <c r="H507" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I507" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J507" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K507" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L507" s="3"/>
       <c r="M507" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" s="3">
         <v>114</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="C508" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D508" s="3"/>
       <c r="E508" s="3"/>
-      <c r="F508" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F508" s="3"/>
+      <c r="G508" s="3"/>
       <c r="H508" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I508" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J508" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K508" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L508" s="3"/>
       <c r="M508" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" s="3">
         <v>138</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="C509" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D509" s="3"/>
       <c r="E509" s="3"/>
-      <c r="F509" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F509" s="3"/>
+      <c r="G509" s="3"/>
       <c r="H509" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I509" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J509" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K509" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L509" s="3"/>
       <c r="M509" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510" s="3">
         <v>141</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="C510" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D510" s="3"/>
       <c r="E510" s="3"/>
-      <c r="F510" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F510" s="3"/>
+      <c r="G510" s="3"/>
       <c r="H510" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I510" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J510" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K510" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L510" s="3"/>
       <c r="M510" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" s="3">
         <v>148</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C511" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D511" s="3"/>
       <c r="E511" s="3"/>
-      <c r="F511" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F511" s="3"/>
+      <c r="G511" s="3"/>
       <c r="H511" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I511" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J511" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K511" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L511" s="3"/>
       <c r="M511" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" s="3">
         <v>150</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="C512" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D512" s="3"/>
       <c r="E512" s="3"/>
-      <c r="F512" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F512" s="3"/>
+      <c r="G512" s="3"/>
       <c r="H512" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I512" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J512" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K512" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L512" s="3"/>
       <c r="M512" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513" s="3">
         <v>159</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C513" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D513" s="3"/>
       <c r="E513" s="3"/>
-      <c r="F513" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F513" s="3"/>
+      <c r="G513" s="3"/>
       <c r="H513" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I513" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J513" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K513" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L513" s="3"/>
       <c r="M513" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514" s="3">
         <v>170</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="C514" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D514" s="3"/>
       <c r="E514" s="3"/>
-      <c r="F514" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F514" s="3"/>
+      <c r="G514" s="3"/>
       <c r="H514" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I514" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J514" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K514" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L514" s="3"/>
       <c r="M514" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515" s="3">
         <v>185</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="C515" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D515" s="3"/>
       <c r="E515" s="3"/>
-      <c r="F515" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F515" s="3"/>
+      <c r="G515" s="3"/>
       <c r="H515" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I515" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J515" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K515" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L515" s="3"/>
       <c r="M515" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" s="3">
         <v>196</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="C516" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D516" s="3"/>
       <c r="E516" s="3"/>
-      <c r="F516" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F516" s="3"/>
+      <c r="G516" s="3"/>
       <c r="H516" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I516" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J516" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K516" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L516" s="3"/>
       <c r="M516" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517" s="3">
         <v>205</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="C517" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D517" s="3"/>
       <c r="E517" s="3"/>
-      <c r="F517" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F517" s="3"/>
+      <c r="G517" s="3"/>
       <c r="H517" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I517" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J517" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K517" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L517" s="3"/>
       <c r="M517" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518" s="3">
         <v>216</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="C518" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D518" s="3"/>
       <c r="E518" s="3"/>
-      <c r="F518" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F518" s="3"/>
+      <c r="G518" s="3"/>
       <c r="H518" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I518" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J518" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K518" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L518" s="3"/>
       <c r="M518" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519" s="3">
         <v>234</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C519" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D519" s="3"/>
       <c r="E519" s="3"/>
-      <c r="F519" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F519" s="3"/>
+      <c r="G519" s="3"/>
       <c r="H519" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I519" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J519" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K519" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L519" s="3"/>
       <c r="M519" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520" s="3">
         <v>248</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="C520" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D520" s="3"/>
       <c r="E520" s="3"/>
-      <c r="F520" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F520" s="3"/>
+      <c r="G520" s="3"/>
       <c r="H520" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I520" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J520" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K520" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L520" s="3"/>
       <c r="M520" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521" s="3">
         <v>260</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C521" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D521" s="3"/>
       <c r="E521" s="3"/>
-      <c r="F521" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F521" s="3"/>
+      <c r="G521" s="3"/>
       <c r="H521" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I521" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J521" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K521" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L521" s="3"/>
       <c r="M521" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522" s="3">
         <v>270</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="C522" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D522" s="3"/>
       <c r="E522" s="3"/>
-      <c r="F522" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F522" s="3"/>
+      <c r="G522" s="3"/>
       <c r="H522" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I522" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J522" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K522" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L522" s="3"/>
       <c r="M522" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523" s="3">
         <v>282</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="C523" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D523" s="3"/>
       <c r="E523" s="3"/>
-      <c r="F523" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F523" s="3"/>
+      <c r="G523" s="3"/>
       <c r="H523" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I523" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J523" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K523" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L523" s="3"/>
       <c r="M523" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524" s="3">
         <v>291</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="C524" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D524" s="3"/>
       <c r="E524" s="3"/>
-      <c r="F524" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F524" s="3"/>
+      <c r="G524" s="3"/>
       <c r="H524" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I524" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J524" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K524" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L524" s="3"/>
       <c r="M524" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525" s="3">
         <v>309</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C525" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D525" s="3"/>
       <c r="E525" s="3"/>
-      <c r="F525" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F525" s="3"/>
+      <c r="G525" s="3"/>
       <c r="H525" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I525" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J525" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K525" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L525" s="3"/>
       <c r="M525" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526" s="3">
         <v>331</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="C526" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D526" s="3"/>
       <c r="E526" s="3"/>
-      <c r="F526" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F526" s="3"/>
+      <c r="G526" s="3"/>
       <c r="H526" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I526" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J526" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K526" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L526" s="3"/>
       <c r="M526" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527" s="3">
         <v>350</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="C527" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D527" s="3"/>
       <c r="E527" s="3"/>
-      <c r="F527" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F527" s="3"/>
+      <c r="G527" s="3"/>
       <c r="H527" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I527" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J527" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K527" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L527" s="3"/>
       <c r="M527" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528" s="3">
         <v>373</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="C528" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D528" s="3"/>
       <c r="E528" s="3"/>
-      <c r="F528" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F528" s="3"/>
+      <c r="G528" s="3"/>
       <c r="H528" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I528" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J528" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K528" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L528" s="3"/>
       <c r="M528" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529" s="3">
         <v>380</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="C529" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D529" s="3"/>
       <c r="E529" s="3"/>
-      <c r="F529" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F529" s="3"/>
+      <c r="G529" s="3"/>
       <c r="H529" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I529" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J529" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K529" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L529" s="3"/>
       <c r="M529" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530" s="3">
         <v>382</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="C530" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D530" s="3"/>
       <c r="E530" s="3"/>
-      <c r="F530" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F530" s="3"/>
+      <c r="G530" s="3"/>
       <c r="H530" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I530" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J530" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K530" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L530" s="3"/>
       <c r="M530" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531" s="3">
         <v>384</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C531" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D531" s="3"/>
       <c r="E531" s="3"/>
-      <c r="F531" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F531" s="3"/>
+      <c r="G531" s="3"/>
       <c r="H531" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I531" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J531" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K531" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L531" s="3"/>
       <c r="M531" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532" s="3">
         <v>385</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="C532" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D532" s="3"/>
       <c r="E532" s="3"/>
-      <c r="F532" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F532" s="3"/>
+      <c r="G532" s="3"/>
       <c r="H532" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I532" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J532" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K532" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L532" s="3"/>
       <c r="M532" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533" s="3">
         <v>391</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C533" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D533" s="3"/>
       <c r="E533" s="3"/>
-      <c r="F533" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F533" s="3"/>
+      <c r="G533" s="3"/>
       <c r="H533" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I533" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J533" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K533" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L533" s="3"/>
       <c r="M533" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534" s="3">
         <v>405</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="C534" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D534" s="3"/>
       <c r="E534" s="3"/>
-      <c r="F534" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F534" s="3"/>
+      <c r="G534" s="3"/>
       <c r="H534" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I534" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J534" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K534" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L534" s="3"/>
       <c r="M534" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535" s="3">
         <v>439</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="C535" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D535" s="3"/>
       <c r="E535" s="3"/>
-      <c r="F535" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F535" s="3"/>
+      <c r="G535" s="3"/>
       <c r="H535" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I535" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J535" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K535" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L535" s="3"/>
       <c r="M535" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536" s="3">
         <v>440</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="C536" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D536" s="3"/>
       <c r="E536" s="3"/>
-      <c r="F536" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F536" s="3"/>
+      <c r="G536" s="3"/>
       <c r="H536" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I536" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J536" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K536" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L536" s="3"/>
       <c r="M536" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537" s="3">
         <v>442</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="C537" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D537" s="3"/>
       <c r="E537" s="3"/>
-      <c r="F537" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F537" s="3"/>
+      <c r="G537" s="3"/>
       <c r="H537" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I537" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J537" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K537" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L537" s="3"/>
       <c r="M537" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538" s="3">
         <v>449</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="C538" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D538" s="3"/>
       <c r="E538" s="3"/>
-      <c r="F538" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F538" s="3"/>
+      <c r="G538" s="3"/>
       <c r="H538" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I538" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J538" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K538" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L538" s="3"/>
       <c r="M538" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539" s="3">
         <v>490</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="C539" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D539" s="3"/>
       <c r="E539" s="3"/>
-      <c r="F539" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F539" s="3"/>
+      <c r="G539" s="3"/>
       <c r="H539" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I539" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J539" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K539" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L539" s="3"/>
       <c r="M539" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540" s="3">
         <v>516</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="C540" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D540" s="3"/>
       <c r="E540" s="3"/>
-      <c r="F540" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F540" s="3"/>
+      <c r="G540" s="3"/>
       <c r="H540" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I540" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J540" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K540" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L540" s="3"/>
       <c r="M540" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541" s="3">
         <v>517</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="C541" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D541" s="3"/>
       <c r="E541" s="3"/>
-      <c r="F541" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F541" s="3"/>
+      <c r="G541" s="3"/>
       <c r="H541" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I541" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J541" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K541" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L541" s="3"/>
       <c r="M541" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542" s="3">
         <v>518</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="C542" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D542" s="3"/>
       <c r="E542" s="3"/>
-      <c r="F542" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F542" s="3"/>
+      <c r="G542" s="3"/>
       <c r="H542" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I542" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J542" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K542" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L542" s="3"/>
       <c r="M542" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543" s="3">
         <v>519</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="C543" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D543" s="3"/>
       <c r="E543" s="3"/>
-      <c r="F543" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F543" s="3"/>
+      <c r="G543" s="3"/>
       <c r="H543" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I543" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J543" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K543" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L543" s="3"/>
       <c r="M543" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544" s="3">
         <v>520</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="C544" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D544" s="3"/>
       <c r="E544" s="3"/>
-      <c r="F544" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F544" s="3"/>
+      <c r="G544" s="3"/>
       <c r="H544" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I544" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J544" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K544" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L544" s="3"/>
       <c r="M544" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545" s="3">
         <v>521</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="C545" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D545" s="3"/>
       <c r="E545" s="3"/>
-      <c r="F545" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F545" s="3"/>
+      <c r="G545" s="3"/>
       <c r="H545" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I545" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J545" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K545" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L545" s="3"/>
       <c r="M545" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546" s="3">
         <v>523</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="C546" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D546" s="3"/>
       <c r="E546" s="3"/>
-      <c r="F546" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F546" s="3"/>
+      <c r="G546" s="3"/>
       <c r="H546" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I546" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J546" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K546" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L546" s="3"/>
       <c r="M546" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547" s="3">
         <v>524</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="C547" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D547" s="3"/>
       <c r="E547" s="3"/>
-      <c r="F547" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F547" s="3"/>
+      <c r="G547" s="3"/>
       <c r="H547" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I547" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J547" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K547" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L547" s="3"/>
       <c r="M547" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548" s="3">
         <v>527</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="C548" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D548" s="3"/>
       <c r="E548" s="3"/>
-      <c r="F548" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F548" s="3"/>
+      <c r="G548" s="3"/>
       <c r="H548" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I548" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J548" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K548" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L548" s="3"/>
       <c r="M548" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549" s="3">
         <v>529</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="C549" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D549" s="3"/>
       <c r="E549" s="3"/>
-      <c r="F549" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F549" s="3"/>
+      <c r="G549" s="3"/>
       <c r="H549" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I549" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J549" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K549" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L549" s="3"/>
       <c r="M549" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550" s="3">
         <v>530</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="C550" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D550" s="3"/>
       <c r="E550" s="3"/>
-      <c r="F550" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F550" s="3"/>
+      <c r="G550" s="3"/>
       <c r="H550" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I550" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J550" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K550" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L550" s="3"/>
       <c r="M550" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551" s="3">
         <v>533</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C551" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D551" s="3"/>
       <c r="E551" s="3"/>
-      <c r="F551" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F551" s="3"/>
+      <c r="G551" s="3"/>
       <c r="H551" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I551" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J551" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K551" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L551" s="3"/>
       <c r="M551" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552" s="3">
         <v>534</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="C552" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D552" s="3"/>
       <c r="E552" s="3"/>
-      <c r="F552" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F552" s="3"/>
+      <c r="G552" s="3"/>
       <c r="H552" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I552" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J552" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K552" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L552" s="3"/>
       <c r="M552" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553" s="3">
         <v>535</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="C553" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D553" s="3"/>
       <c r="E553" s="3"/>
-      <c r="F553" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F553" s="3"/>
+      <c r="G553" s="3"/>
       <c r="H553" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I553" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J553" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K553" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L553" s="3"/>
       <c r="M553" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554" s="3">
         <v>536</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="C554" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D554" s="3"/>
       <c r="E554" s="3"/>
-      <c r="F554" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F554" s="3"/>
+      <c r="G554" s="3"/>
       <c r="H554" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I554" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J554" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K554" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L554" s="3"/>
       <c r="M554" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555" s="3">
         <v>537</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="C555" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D555" s="3"/>
       <c r="E555" s="3"/>
-      <c r="F555" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F555" s="3"/>
+      <c r="G555" s="3"/>
       <c r="H555" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I555" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J555" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K555" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L555" s="3"/>
       <c r="M555" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556" s="3">
         <v>538</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="C556" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D556" s="3"/>
       <c r="E556" s="3"/>
-      <c r="F556" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F556" s="3"/>
+      <c r="G556" s="3"/>
       <c r="H556" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I556" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J556" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K556" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L556" s="3"/>
       <c r="M556" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557" s="3">
         <v>539</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="C557" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D557" s="3"/>
       <c r="E557" s="3"/>
-      <c r="F557" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F557" s="3"/>
+      <c r="G557" s="3"/>
       <c r="H557" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I557" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J557" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K557" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L557" s="3"/>
       <c r="M557" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="558" spans="1:13">
       <c r="A558" s="3">
         <v>540</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="C558" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D558" s="3"/>
       <c r="E558" s="3"/>
-      <c r="F558" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F558" s="3"/>
+      <c r="G558" s="3"/>
       <c r="H558" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I558" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J558" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K558" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L558" s="3"/>
       <c r="M558" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="559" spans="1:13">
       <c r="A559" s="3">
         <v>541</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="C559" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D559" s="3"/>
       <c r="E559" s="3"/>
-      <c r="F559" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F559" s="3"/>
+      <c r="G559" s="3"/>
       <c r="H559" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I559" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J559" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K559" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L559" s="3"/>
       <c r="M559" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="560" spans="1:13">
       <c r="A560" s="3">
         <v>542</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="C560" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D560" s="3"/>
       <c r="E560" s="3"/>
-      <c r="F560" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F560" s="3"/>
+      <c r="G560" s="3"/>
       <c r="H560" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I560" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J560" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K560" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L560" s="3"/>
       <c r="M560" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="561" spans="1:13">
       <c r="A561" s="3">
         <v>543</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="C561" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D561" s="3"/>
       <c r="E561" s="3"/>
-      <c r="F561" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F561" s="3"/>
+      <c r="G561" s="3"/>
       <c r="H561" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I561" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J561" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K561" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L561" s="3"/>
       <c r="M561" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="562" spans="1:13">
       <c r="A562" s="3">
         <v>544</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="C562" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D562" s="3"/>
       <c r="E562" s="3"/>
-      <c r="F562" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F562" s="3"/>
+      <c r="G562" s="3"/>
       <c r="H562" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I562" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J562" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K562" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L562" s="3"/>
       <c r="M562" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="563" spans="1:13">
       <c r="A563" s="3">
         <v>545</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="C563" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D563" s="3"/>
       <c r="E563" s="3"/>
-      <c r="F563" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F563" s="3"/>
+      <c r="G563" s="3"/>
       <c r="H563" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I563" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J563" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K563" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L563" s="3"/>
       <c r="M563" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="564" spans="1:13">
       <c r="A564" s="3">
         <v>546</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="C564" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D564" s="3"/>
       <c r="E564" s="3"/>
-      <c r="F564" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F564" s="3"/>
+      <c r="G564" s="3"/>
       <c r="H564" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I564" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J564" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K564" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L564" s="3"/>
       <c r="M564" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="565" spans="1:13">
       <c r="A565" s="3">
         <v>547</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="C565" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D565" s="3"/>
       <c r="E565" s="3"/>
-      <c r="F565" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F565" s="3"/>
+      <c r="G565" s="3"/>
       <c r="H565" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I565" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J565" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K565" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L565" s="3"/>
       <c r="M565" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="566" spans="1:13">
       <c r="A566" s="3">
         <v>548</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="C566" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D566" s="3"/>
       <c r="E566" s="3"/>
-      <c r="F566" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F566" s="3"/>
+      <c r="G566" s="3"/>
       <c r="H566" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I566" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J566" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K566" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L566" s="3"/>
       <c r="M566" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="567" spans="1:13">
       <c r="A567" s="3">
         <v>549</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="C567" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D567" s="3"/>
       <c r="E567" s="3"/>
-      <c r="F567" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F567" s="3"/>
+      <c r="G567" s="3"/>
       <c r="H567" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I567" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J567" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K567" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L567" s="3"/>
       <c r="M567" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="568" spans="1:13">
       <c r="A568" s="3">
         <v>550</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="C568" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D568" s="3"/>
       <c r="E568" s="3"/>
-      <c r="F568" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F568" s="3"/>
+      <c r="G568" s="3"/>
       <c r="H568" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I568" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J568" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K568" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L568" s="3"/>
       <c r="M568" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="569" spans="1:13">
       <c r="A569" s="3">
         <v>551</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C569" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D569" s="3"/>
       <c r="E569" s="3"/>
-      <c r="F569" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F569" s="3"/>
+      <c r="G569" s="3"/>
       <c r="H569" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I569" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J569" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K569" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L569" s="3"/>
       <c r="M569" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="570" spans="1:13">
       <c r="A570" s="3">
         <v>552</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="C570" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D570" s="3"/>
       <c r="E570" s="3"/>
-      <c r="F570" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F570" s="3"/>
+      <c r="G570" s="3"/>
       <c r="H570" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I570" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J570" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K570" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L570" s="3"/>
       <c r="M570" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="571" spans="1:13">
       <c r="A571" s="3">
         <v>555</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="C571" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D571" s="3"/>
       <c r="E571" s="3"/>
-      <c r="F571" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F571" s="3"/>
+      <c r="G571" s="3"/>
       <c r="H571" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I571" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J571" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K571" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L571" s="3"/>
       <c r="M571" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="572" spans="1:13">
       <c r="A572" s="3">
         <v>557</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="C572" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D572" s="3"/>
       <c r="E572" s="3"/>
-      <c r="F572" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F572" s="3"/>
+      <c r="G572" s="3"/>
       <c r="H572" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I572" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J572" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K572" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L572" s="3"/>
       <c r="M572" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="573" spans="1:13">
       <c r="A573" s="3">
         <v>559</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="C573" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D573" s="3"/>
       <c r="E573" s="3"/>
-      <c r="F573" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F573" s="3"/>
+      <c r="G573" s="3"/>
       <c r="H573" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I573" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J573" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K573" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L573" s="3"/>
       <c r="M573" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="574" spans="1:13">
       <c r="A574" s="3">
         <v>562</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="C574" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D574" s="3"/>
       <c r="E574" s="3"/>
-      <c r="F574" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F574" s="3"/>
+      <c r="G574" s="3"/>
       <c r="H574" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I574" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J574" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K574" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L574" s="3"/>
       <c r="M574" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="575" spans="1:13">
       <c r="A575" s="3">
         <v>563</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C575" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D575" s="3"/>
       <c r="E575" s="3"/>
-      <c r="F575" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F575" s="3"/>
+      <c r="G575" s="3"/>
       <c r="H575" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I575" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J575" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K575" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L575" s="3"/>
       <c r="M575" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="576" spans="1:13">
       <c r="A576" s="3">
         <v>564</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="C576" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D576" s="3"/>
       <c r="E576" s="3"/>
-      <c r="F576" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F576" s="3"/>
+      <c r="G576" s="3"/>
       <c r="H576" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I576" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J576" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K576" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L576" s="3"/>
       <c r="M576" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="577" spans="1:13">
       <c r="A577" s="3">
         <v>566</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="C577" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D577" s="3"/>
       <c r="E577" s="3"/>
-      <c r="F577" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F577" s="3"/>
+      <c r="G577" s="3"/>
       <c r="H577" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I577" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J577" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K577" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L577" s="3"/>
       <c r="M577" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="578" spans="1:13">
       <c r="A578" s="3">
         <v>569</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="C578" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D578" s="3"/>
       <c r="E578" s="3"/>
-      <c r="F578" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F578" s="3"/>
+      <c r="G578" s="3"/>
       <c r="H578" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I578" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J578" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K578" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L578" s="3"/>
       <c r="M578" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="579" spans="1:13">
       <c r="A579" s="3">
         <v>571</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="C579" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D579" s="3"/>
       <c r="E579" s="3"/>
-      <c r="F579" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F579" s="3"/>
+      <c r="G579" s="3"/>
       <c r="H579" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I579" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J579" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K579" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L579" s="3"/>
       <c r="M579" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="580" spans="1:13">
       <c r="A580" s="3">
         <v>572</v>
       </c>
       <c r="B580" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="C580" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D580" s="3"/>
       <c r="E580" s="3"/>
-      <c r="F580" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F580" s="3"/>
+      <c r="G580" s="3"/>
       <c r="H580" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I580" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J580" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K580" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L580" s="3"/>
       <c r="M580" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="581" spans="1:13">
       <c r="A581" s="3">
         <v>574</v>
       </c>
       <c r="B581" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C581" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D581" s="3"/>
       <c r="E581" s="3"/>
-      <c r="F581" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F581" s="3"/>
+      <c r="G581" s="3"/>
       <c r="H581" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I581" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J581" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K581" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L581" s="3"/>
       <c r="M581" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="582" spans="1:13">
       <c r="A582" s="3">
         <v>575</v>
       </c>
       <c r="B582" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="C582" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D582" s="3"/>
       <c r="E582" s="3"/>
-      <c r="F582" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F582" s="3"/>
+      <c r="G582" s="3"/>
       <c r="H582" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I582" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J582" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K582" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L582" s="3"/>
       <c r="M582" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="583" spans="1:13">
       <c r="A583" s="3">
         <v>578</v>
       </c>
       <c r="B583" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="C583" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D583" s="3"/>
       <c r="E583" s="3"/>
-      <c r="F583" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F583" s="3"/>
+      <c r="G583" s="3"/>
       <c r="H583" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I583" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J583" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K583" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L583" s="3"/>
       <c r="M583" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="584" spans="1:13">
       <c r="A584" s="3">
         <v>579</v>
       </c>
       <c r="B584" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="C584" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D584" s="3"/>
       <c r="E584" s="3"/>
-      <c r="F584" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F584" s="3"/>
+      <c r="G584" s="3"/>
       <c r="H584" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I584" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J584" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K584" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L584" s="3"/>
       <c r="M584" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="585" spans="1:13">
       <c r="A585" s="3">
         <v>580</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C585" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D585" s="3"/>
       <c r="E585" s="3"/>
-      <c r="F585" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F585" s="3"/>
+      <c r="G585" s="3"/>
       <c r="H585" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I585" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J585" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K585" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L585" s="3"/>
       <c r="M585" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="586" spans="1:13">
       <c r="A586" s="3">
         <v>581</v>
       </c>
       <c r="B586" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="C586" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D586" s="3"/>
       <c r="E586" s="3"/>
-      <c r="F586" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F586" s="3"/>
+      <c r="G586" s="3"/>
       <c r="H586" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I586" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J586" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K586" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L586" s="3"/>
       <c r="M586" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="587" spans="1:13">
       <c r="A587" s="3">
         <v>583</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C587" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D587" s="3"/>
       <c r="E587" s="3"/>
-      <c r="F587" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F587" s="3"/>
+      <c r="G587" s="3"/>
       <c r="H587" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I587" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J587" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K587" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L587" s="3"/>
       <c r="M587" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="588" spans="1:13">
       <c r="A588" s="3">
         <v>586</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="C588" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D588" s="3"/>
       <c r="E588" s="3"/>
-      <c r="F588" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F588" s="3"/>
+      <c r="G588" s="3"/>
       <c r="H588" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I588" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J588" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K588" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L588" s="3"/>
       <c r="M588" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="589" spans="1:13">
       <c r="A589" s="3">
         <v>587</v>
       </c>
       <c r="B589" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="C589" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D589" s="3"/>
       <c r="E589" s="3"/>
-      <c r="F589" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F589" s="3"/>
+      <c r="G589" s="3"/>
       <c r="H589" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I589" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J589" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K589" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L589" s="3"/>
       <c r="M589" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="590" spans="1:13">
       <c r="A590" s="3">
         <v>592</v>
       </c>
       <c r="B590" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="C590" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D590" s="3"/>
       <c r="E590" s="3"/>
-      <c r="F590" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F590" s="3"/>
+      <c r="G590" s="3"/>
       <c r="H590" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I590" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J590" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K590" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L590" s="3"/>
       <c r="M590" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="591" spans="1:13">
       <c r="A591" s="3">
         <v>594</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C591" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D591" s="3"/>
       <c r="E591" s="3"/>
-      <c r="F591" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F591" s="3"/>
+      <c r="G591" s="3"/>
       <c r="H591" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I591" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J591" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K591" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L591" s="3"/>
       <c r="M591" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="592" spans="1:13">
       <c r="A592" s="3">
         <v>595</v>
       </c>
       <c r="B592" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="C592" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D592" s="3"/>
       <c r="E592" s="3"/>
-      <c r="F592" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F592" s="3"/>
+      <c r="G592" s="3"/>
       <c r="H592" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I592" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J592" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K592" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L592" s="3"/>
       <c r="M592" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="593" spans="1:13">
       <c r="A593" s="3">
         <v>596</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="C593" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D593" s="3"/>
       <c r="E593" s="3"/>
-      <c r="F593" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F593" s="3"/>
+      <c r="G593" s="3"/>
       <c r="H593" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I593" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J593" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K593" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L593" s="3"/>
       <c r="M593" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="594" spans="1:13">
       <c r="A594" s="3">
         <v>618</v>
       </c>
       <c r="B594" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="C594" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D594" s="3"/>
       <c r="E594" s="3"/>
-      <c r="F594" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F594" s="3"/>
+      <c r="G594" s="3"/>
       <c r="H594" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I594" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J594" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K594" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L594" s="3"/>
       <c r="M594" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="595" spans="1:13">
       <c r="A595" s="3">
         <v>620</v>
       </c>
       <c r="B595" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="C595" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D595" s="3"/>
       <c r="E595" s="3"/>
-      <c r="F595" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F595" s="3"/>
+      <c r="G595" s="3"/>
       <c r="H595" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I595" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J595" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K595" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L595" s="3"/>
       <c r="M595" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="596" spans="1:13">
       <c r="A596" s="3">
         <v>633</v>
       </c>
       <c r="B596" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="C596" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D596" s="3"/>
       <c r="E596" s="3"/>
-      <c r="F596" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F596" s="3"/>
+      <c r="G596" s="3"/>
       <c r="H596" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I596" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J596" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K596" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L596" s="3"/>
       <c r="M596" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="597" spans="1:13">
       <c r="A597" s="3">
         <v>650</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C597" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D597" s="3"/>
       <c r="E597" s="3"/>
-      <c r="F597" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F597" s="3"/>
+      <c r="G597" s="3"/>
       <c r="H597" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I597" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J597" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K597" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L597" s="3"/>
       <c r="M597" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="598" spans="1:13">
       <c r="A598" s="3">
         <v>662</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="C598" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D598" s="3"/>
       <c r="E598" s="3"/>
-      <c r="F598" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F598" s="3"/>
+      <c r="G598" s="3"/>
       <c r="H598" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I598" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J598" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K598" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L598" s="3"/>
       <c r="M598" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="599" spans="1:13">
       <c r="A599" s="3">
         <v>663</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="C599" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D599" s="3"/>
       <c r="E599" s="3"/>
-      <c r="F599" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F599" s="3"/>
+      <c r="G599" s="3"/>
       <c r="H599" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I599" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J599" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K599" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L599" s="3"/>
       <c r="M599" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="600" spans="1:13">
       <c r="A600" s="3">
         <v>670</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="C600" s="3" t="s">
         <v>1287</v>
       </c>
       <c r="D600" s="3"/>
       <c r="E600" s="3"/>
-      <c r="F600" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F600" s="3"/>
+      <c r="G600" s="3"/>
       <c r="H600" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I600" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J600" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K600" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L600" s="3"/>
       <c r="M600" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="601" spans="1:13">
       <c r="A601" s="3">
         <v>711</v>
       </c>
       <c r="B601" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="C601" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D601" s="3"/>
       <c r="E601" s="3"/>
-      <c r="F601" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F601" s="3"/>
+      <c r="G601" s="3"/>
       <c r="H601" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I601" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J601" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K601" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L601" s="3"/>
       <c r="M601" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="602" spans="1:13">
       <c r="A602" s="3">
         <v>714</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C602" s="3" t="s">
         <v>370</v>
       </c>
       <c r="D602" s="3"/>
       <c r="E602" s="3"/>
-      <c r="F602" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F602" s="3"/>
+      <c r="G602" s="3"/>
       <c r="H602" s="3" t="s">
         <v>391</v>
       </c>
       <c r="I602" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J602" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="K602" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L602" s="3"/>
       <c r="M602" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="603" spans="1:13">
       <c r="A603" s="3">
         <v>678</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="C603" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D603" s="3"/>
       <c r="E603" s="3"/>
-      <c r="F603" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F603" s="3"/>
+      <c r="G603" s="3"/>
       <c r="H603" s="3" t="s">
         <v>494</v>
       </c>
       <c r="I603" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J603" s="3" t="s">
         <v>1291</v>
       </c>
       <c r="K603" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L603" s="3"/>
       <c r="M603" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="604" spans="1:13">
       <c r="A604" s="3">
         <v>570</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="C604" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D604" s="3"/>
       <c r="E604" s="3"/>
-      <c r="F604" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F604" s="3"/>
+      <c r="G604" s="3"/>
       <c r="H604" s="3" t="s">
         <v>494</v>
       </c>
       <c r="I604" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J604" s="3" t="s">
         <v>1293</v>
       </c>
       <c r="K604" s="3" t="s">
         <v>1193</v>
       </c>
       <c r="L604" s="3"/>
       <c r="M604" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="605" spans="1:13">
       <c r="A605" s="3">
         <v>599</v>
       </c>
       <c r="B605" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="C605" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D605" s="3"/>
       <c r="E605" s="3"/>
-      <c r="F605" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F605" s="3"/>
+      <c r="G605" s="3"/>
       <c r="H605" s="3" t="s">
         <v>494</v>
       </c>
       <c r="I605" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J605" s="3" t="s">
         <v>1295</v>
       </c>
       <c r="K605" s="3" t="s">
         <v>1296</v>
       </c>
       <c r="L605" s="3"/>
       <c r="M605" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="606" spans="1:13">
       <c r="A606" s="3">
         <v>675</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C606" s="3" t="s">
         <v>533</v>
       </c>
       <c r="D606" s="3"/>
       <c r="E606" s="3"/>
-      <c r="F606" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F606" s="3"/>
+      <c r="G606" s="3"/>
       <c r="H606" s="3" t="s">
         <v>494</v>
       </c>
       <c r="I606" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J606" s="3" t="s">
         <v>1298</v>
       </c>
       <c r="K606" s="3" t="s">
         <v>1299</v>
       </c>
       <c r="L606" s="3"/>
       <c r="M606" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="607" spans="1:13">
       <c r="A607" s="3">
         <v>43</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="C607" s="3" t="s">