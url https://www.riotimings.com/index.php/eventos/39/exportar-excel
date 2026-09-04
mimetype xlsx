--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -7158,808 +7158,724 @@
       </c>
       <c r="K87" s="3" t="s">
         <v>289</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>289</v>
       </c>
       <c r="M87" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="3">
         <v>88</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F88" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>292</v>
       </c>
       <c r="K88" s="3" t="s">
         <v>293</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>292</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="3">
         <v>93</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="F89" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>295</v>
       </c>
       <c r="K89" s="3" t="s">
         <v>296</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>295</v>
       </c>
       <c r="M89" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="3">
         <v>90</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="F90" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
       <c r="H90" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>298</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>299</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>298</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="3">
         <v>26</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F91" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
       <c r="H91" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>301</v>
       </c>
       <c r="K91" s="3" t="s">
         <v>302</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>301</v>
       </c>
       <c r="M91" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="3">
         <v>27</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="F92" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
       <c r="H92" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>304</v>
       </c>
       <c r="K92" s="3" t="s">
         <v>305</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>304</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="3">
         <v>59</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="F93" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
       <c r="H93" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>308</v>
       </c>
       <c r="K93" s="3" t="s">
         <v>309</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>308</v>
       </c>
       <c r="M93" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="3">
         <v>2</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F94" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
       <c r="H94" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K94" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L94" s="3"/>
       <c r="M94" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="3">
         <v>3</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F95" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
       <c r="H95" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K95" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L95" s="3"/>
       <c r="M95" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="3">
         <v>4</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="F96" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
       <c r="H96" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K96" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L96" s="3"/>
       <c r="M96" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="3">
         <v>13</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F97" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="3">
         <v>14</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="F98" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
       <c r="H98" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L98" s="3"/>
       <c r="M98" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="3">
         <v>19</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="F99" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
       <c r="H99" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K99" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L99" s="3"/>
       <c r="M99" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="3">
         <v>23</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F100" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
       <c r="H100" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K100" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L100" s="3"/>
       <c r="M100" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="3">
         <v>28</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="F101" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
       <c r="H101" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K101" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L101" s="3"/>
       <c r="M101" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="3">
         <v>29</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F102" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
       <c r="H102" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K102" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L102" s="3"/>
       <c r="M102" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="3">
         <v>34</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="F103" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
       <c r="H103" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K103" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L103" s="3"/>
       <c r="M103" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="3">
         <v>35</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="F104" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
       <c r="H104" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L104" s="3"/>
       <c r="M104" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>53</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>65</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L106" s="3"/>
       <c r="M106" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>100</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F107" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
       <c r="H107" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L107" s="3"/>
       <c r="M107" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="3">
         <v>8</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F108" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
       <c r="H108" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>329</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L108" s="3"/>
       <c r="M108" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="3">
         <v>276</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C109" s="3" t="s">
@@ -15538,757 +15454,677 @@
       </c>
       <c r="K303" s="3" t="s">
         <v>901</v>
       </c>
       <c r="L303" s="3" t="s">
         <v>901</v>
       </c>
       <c r="M303" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="3">
         <v>257</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D304" s="3"/>
       <c r="E304" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F304" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F304" s="3"/>
+      <c r="G304" s="3"/>
       <c r="H304" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>903</v>
       </c>
       <c r="K304" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L304" s="3"/>
       <c r="M304" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="3">
         <v>344</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>904</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F305" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
       <c r="H305" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J305" s="3" t="s">
         <v>905</v>
       </c>
       <c r="K305" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L305" s="3"/>
       <c r="M305" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="3">
         <v>354</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D306" s="3"/>
       <c r="E306" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F306" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="3"/>
+      <c r="G306" s="3"/>
       <c r="H306" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>906</v>
       </c>
       <c r="K306" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L306" s="3"/>
       <c r="M306" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="3">
         <v>399</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F307" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F307" s="3"/>
+      <c r="G307" s="3"/>
       <c r="H307" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J307" s="3" t="s">
         <v>907</v>
       </c>
       <c r="K307" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L307" s="3"/>
       <c r="M307" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="3">
         <v>226</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D308" s="3"/>
       <c r="E308" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F308" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
       <c r="H308" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K308" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L308" s="3"/>
       <c r="M308" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="3">
         <v>231</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F309" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="3"/>
+      <c r="G309" s="3"/>
       <c r="H309" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K309" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L309" s="3"/>
       <c r="M309" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="3">
         <v>234</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>910</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F310" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F310" s="3"/>
+      <c r="G310" s="3"/>
       <c r="H310" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K310" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L310" s="3"/>
       <c r="M310" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="3">
         <v>245</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F311" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F311" s="3"/>
+      <c r="G311" s="3"/>
       <c r="H311" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K311" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L311" s="3"/>
       <c r="M311" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="3">
         <v>247</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D312" s="3"/>
       <c r="E312" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="F312" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
       <c r="H312" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K312" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L312" s="3"/>
       <c r="M312" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="3">
         <v>265</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F313" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
       <c r="H313" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K313" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L313" s="3"/>
       <c r="M313" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="3">
         <v>270</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D314" s="3"/>
       <c r="E314" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F314" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F314" s="3"/>
+      <c r="G314" s="3"/>
       <c r="H314" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K314" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L314" s="3"/>
       <c r="M314" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="3">
         <v>340</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C315" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D315" s="3"/>
       <c r="E315" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="F315" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
       <c r="H315" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K315" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L315" s="3"/>
       <c r="M315" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="3">
         <v>345</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D316" s="3"/>
       <c r="E316" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F316" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F316" s="3"/>
+      <c r="G316" s="3"/>
       <c r="H316" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K316" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L316" s="3"/>
       <c r="M316" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="3">
         <v>363</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D317" s="3"/>
       <c r="E317" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F317" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
       <c r="H317" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K317" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L317" s="3"/>
       <c r="M317" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="3">
         <v>406</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D318" s="3"/>
       <c r="E318" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="F318" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F318" s="3"/>
+      <c r="G318" s="3"/>
       <c r="H318" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K318" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L318" s="3"/>
       <c r="M318" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="3">
         <v>407</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D319" s="3"/>
       <c r="E319" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F319" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
       <c r="H319" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J319" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K319" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L319" s="3"/>
       <c r="M319" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="3">
         <v>411</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D320" s="3"/>
       <c r="E320" s="3"/>
-      <c r="F320" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F320" s="3"/>
+      <c r="G320" s="3"/>
       <c r="H320" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J320" s="3" t="s">
         <v>921</v>
       </c>
       <c r="K320" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L320" s="3"/>
       <c r="M320" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" s="3">
         <v>213</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D321" s="3"/>
       <c r="E321" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F321" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
       <c r="H321" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J321" s="3" t="s">
         <v>923</v>
       </c>
       <c r="K321" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L321" s="3"/>
       <c r="M321" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="3">
         <v>309</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D322" s="3"/>
       <c r="E322" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F322" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3"/>
       <c r="H322" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J322" s="3" t="s">
         <v>923</v>
       </c>
       <c r="K322" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L322" s="3"/>
       <c r="M322" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" s="3">
         <v>360</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F323" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F323" s="3"/>
+      <c r="G323" s="3"/>
       <c r="H323" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J323" s="3" t="s">
         <v>926</v>
       </c>
       <c r="K323" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L323" s="3"/>
       <c r="M323" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" s="3">
         <v>460</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C324" s="3" t="s">
@@ -18653,204 +18489,184 @@
       </c>
       <c r="K384" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="L384" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="M384" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" s="3">
         <v>461</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D385" s="3"/>
       <c r="E385" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F385" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F385" s="3"/>
+      <c r="G385" s="3"/>
       <c r="H385" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I385" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J385" s="3" t="s">
         <v>1105</v>
       </c>
       <c r="K385" s="3" t="s">
         <v>706</v>
       </c>
       <c r="L385" s="3" t="s">
         <v>1105</v>
       </c>
       <c r="M385" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" s="3">
         <v>496</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D386" s="3"/>
       <c r="E386" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F386" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F386" s="3"/>
+      <c r="G386" s="3"/>
       <c r="H386" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I386" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J386" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K386" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L386" s="3"/>
       <c r="M386" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387" s="3">
         <v>497</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D387" s="3"/>
       <c r="E387" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F387" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F387" s="3"/>
+      <c r="G387" s="3"/>
       <c r="H387" s="3" t="s">
         <v>311</v>
       </c>
       <c r="I387" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J387" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K387" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L387" s="3"/>
       <c r="M387" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" s="3">
         <v>517</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C388" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D388" s="3"/>
       <c r="E388" s="3"/>
-      <c r="F388" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F388" s="3"/>
+      <c r="G388" s="3"/>
       <c r="H388" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I388" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J388" s="3" t="s">
         <v>312</v>
       </c>
       <c r="K388" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L388" s="3"/>
       <c r="M388" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" s="3">
         <v>503</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D389" s="3"/>
       <c r="E389" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F389" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F389" s="3"/>
+      <c r="G389" s="3"/>
       <c r="H389" s="3" t="s">
         <v>328</v>
       </c>
       <c r="I389" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J389" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="K389" s="3" t="s">
         <v>312</v>
       </c>
       <c r="L389" s="3"/>
       <c r="M389" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>