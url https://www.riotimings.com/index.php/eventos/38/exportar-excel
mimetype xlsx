--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -11712,1327 +11712,1191 @@
       </c>
       <c r="K216" s="3" t="s">
         <v>787</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>786</v>
       </c>
       <c r="M216" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="3">
         <v>88</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F217" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
       <c r="H217" s="3" t="s">
         <v>789</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>790</v>
       </c>
       <c r="K217" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L217" s="3"/>
       <c r="M217" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="3">
         <v>123</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>355</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>410</v>
       </c>
       <c r="E218" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F218" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="3" t="s">
         <v>789</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>793</v>
       </c>
       <c r="K218" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L218" s="3"/>
       <c r="M218" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="3">
         <v>120</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>355</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>470</v>
       </c>
       <c r="E219" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F219" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
       <c r="H219" s="3" t="s">
         <v>789</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>795</v>
       </c>
       <c r="K219" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="3">
         <v>113</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>675</v>
       </c>
       <c r="E220" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F220" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
       <c r="H220" s="3" t="s">
         <v>789</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>797</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>798</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>797</v>
       </c>
       <c r="M220" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="3">
         <v>1</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>211</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F221" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
       <c r="H221" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L221" s="3"/>
       <c r="M221" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="3">
         <v>28</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E222" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F222" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
       <c r="H222" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L222" s="3"/>
       <c r="M222" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="3">
         <v>46</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>803</v>
       </c>
       <c r="E223" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="F223" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
       <c r="H223" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K223" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="3">
         <v>68</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>434</v>
       </c>
       <c r="E224" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="F224" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
       <c r="H224" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K224" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="3">
         <v>95</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>807</v>
       </c>
       <c r="E225" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F225" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
       <c r="H225" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K225" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="3">
         <v>104</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E226" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F226" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
       <c r="H226" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K226" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="3">
         <v>114</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>608</v>
       </c>
       <c r="E227" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F227" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
       <c r="H227" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K227" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="3">
         <v>122</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>355</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>148</v>
       </c>
       <c r="E228" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="F228" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
       <c r="H228" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K228" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="3">
         <v>135</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>211</v>
       </c>
       <c r="E229" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F229" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3"/>
       <c r="H229" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K229" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="3">
         <v>142</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E230" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F230" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F230" s="3"/>
+      <c r="G230" s="3"/>
       <c r="H230" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K230" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="3">
         <v>144</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>814</v>
       </c>
       <c r="E231" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F231" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
       <c r="H231" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K231" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="3">
         <v>147</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>148</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F232" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
       <c r="H232" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K232" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L232" s="3"/>
       <c r="M232" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="3">
         <v>151</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>817</v>
       </c>
       <c r="E233" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="F233" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
       <c r="H233" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K233" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L233" s="3"/>
       <c r="M233" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="3">
         <v>171</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>818</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="3"/>
-      <c r="F234" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
       <c r="H234" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K234" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L234" s="3"/>
       <c r="M234" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="3">
         <v>192</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>203</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F235" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
       <c r="H235" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K235" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L235" s="3"/>
       <c r="M235" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="3">
         <v>208</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>821</v>
       </c>
       <c r="E236" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F236" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
       <c r="H236" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K236" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L236" s="3"/>
       <c r="M236" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="3">
         <v>216</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>822</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>148</v>
       </c>
       <c r="E237" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="F237" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F237" s="3"/>
+      <c r="G237" s="3"/>
       <c r="H237" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K237" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L237" s="3"/>
       <c r="M237" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3">
         <v>231</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="3"/>
-      <c r="F238" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
       <c r="H238" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K238" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L238" s="3"/>
       <c r="M238" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="3">
         <v>243</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>824</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="3"/>
-      <c r="F239" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
       <c r="H239" s="3" t="s">
         <v>800</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>791</v>
       </c>
       <c r="K239" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L239" s="3"/>
       <c r="M239" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="3">
         <v>15</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>656</v>
       </c>
       <c r="E240" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F240" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
       <c r="H240" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>827</v>
       </c>
       <c r="K240" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L240" s="3"/>
       <c r="M240" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="3">
         <v>232</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="3"/>
-      <c r="F241" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
       <c r="H241" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>829</v>
       </c>
       <c r="K241" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L241" s="3"/>
       <c r="M241" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="3">
         <v>202</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>410</v>
       </c>
       <c r="E242" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F242" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F242" s="3"/>
+      <c r="G242" s="3"/>
       <c r="H242" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>831</v>
       </c>
       <c r="K242" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L242" s="3"/>
       <c r="M242" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="3">
         <v>152</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>833</v>
       </c>
       <c r="E243" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="F243" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
       <c r="H243" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>834</v>
       </c>
       <c r="K243" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L243" s="3"/>
       <c r="M243" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="3">
         <v>37</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>434</v>
       </c>
       <c r="E244" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F244" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F244" s="3"/>
+      <c r="G244" s="3"/>
       <c r="H244" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>834</v>
       </c>
       <c r="K244" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L244" s="3"/>
       <c r="M244" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="3">
         <v>201</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>203</v>
       </c>
       <c r="E245" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F245" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F245" s="3"/>
+      <c r="G245" s="3"/>
       <c r="H245" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>837</v>
       </c>
       <c r="K245" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L245" s="3"/>
       <c r="M245" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="3">
         <v>215</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F246" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F246" s="3"/>
+      <c r="G246" s="3"/>
       <c r="H246" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>839</v>
       </c>
       <c r="K246" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L246" s="3"/>
       <c r="M246" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="3">
         <v>11</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>615</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F247" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F247" s="3"/>
+      <c r="G247" s="3"/>
       <c r="H247" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>841</v>
       </c>
       <c r="K247" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L247" s="3"/>
       <c r="M247" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="3">
         <v>176</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>355</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>401</v>
       </c>
       <c r="E248" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F248" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
       <c r="H248" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>140</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>841</v>
       </c>
       <c r="K248" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L248" s="3"/>
       <c r="M248" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="3">
         <v>222</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>843</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>547</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F249" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F249" s="3"/>
+      <c r="G249" s="3"/>
       <c r="H249" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>841</v>
       </c>
       <c r="K249" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L249" s="3"/>
       <c r="M249" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="3">
         <v>70</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>547</v>
       </c>
       <c r="E250" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F250" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F250" s="3"/>
+      <c r="G250" s="3"/>
       <c r="H250" s="3" t="s">
         <v>826</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>795</v>
       </c>
       <c r="K250" s="3" t="s">
         <v>791</v>
       </c>
       <c r="L250" s="3"/>
       <c r="M250" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>845</v>
       </c>
       <c r="C251" s="3" t="s">