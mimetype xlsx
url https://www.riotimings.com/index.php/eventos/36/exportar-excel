--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -4155,204 +4155,184 @@
       </c>
       <c r="K35" s="3" t="s">
         <v>119</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>119</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="3">
         <v>100</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F36" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
       <c r="H36" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="3">
         <v>104</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="F37" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
       <c r="H37" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="3">
         <v>108</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F38" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
       <c r="H38" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="3">
         <v>111</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="F39" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
       <c r="H39" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L39" s="3"/>
       <c r="M39" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="3">
         <v>131</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F40" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
       <c r="H40" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L40" s="3"/>
       <c r="M40" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="3">
         <v>370</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="3" t="s">
@@ -8158,391 +8138,351 @@
       </c>
       <c r="K138" s="3" t="s">
         <v>414</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>414</v>
       </c>
       <c r="M138" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" s="3">
         <v>356</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F139" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
       <c r="H139" s="3" t="s">
         <v>416</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>417</v>
       </c>
       <c r="K139" s="3" t="s">
         <v>283</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>283</v>
       </c>
       <c r="M139" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" s="3">
         <v>132</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F140" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
       <c r="H140" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K140" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L140" s="3"/>
       <c r="M140" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" s="3">
         <v>138</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="F141" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
       <c r="H141" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K141" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L141" s="3"/>
       <c r="M141" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" s="3">
         <v>139</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="F142" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
       <c r="H142" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K142" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L142" s="3"/>
       <c r="M142" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" s="3">
         <v>165</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F143" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
       <c r="H143" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K143" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L143" s="3"/>
       <c r="M143" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" s="3">
         <v>173</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="F144" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
       <c r="H144" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K144" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L144" s="3"/>
       <c r="M144" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" s="3">
         <v>186</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="F145" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
       <c r="H145" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K145" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L145" s="3"/>
       <c r="M145" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" s="3">
         <v>191</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F146" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
       <c r="H146" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K146" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L146" s="3"/>
       <c r="M146" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="3">
         <v>389</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>427</v>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F147" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
       <c r="H147" s="3" t="s">
         <v>428</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>429</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L147" s="3"/>
       <c r="M147" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="3">
         <v>322</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>431</v>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F148" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
       <c r="H148" s="3" t="s">
         <v>428</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>432</v>
       </c>
       <c r="K148" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L148" s="3"/>
       <c r="M148" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="3">
         <v>247</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C149" s="3" t="s">
@@ -13405,576 +13345,516 @@
       </c>
       <c r="K273" s="3" t="s">
         <v>765</v>
       </c>
       <c r="L273" s="3" t="s">
         <v>765</v>
       </c>
       <c r="M273" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="3">
         <v>283</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F274" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F274" s="3"/>
+      <c r="G274" s="3"/>
       <c r="H274" s="3" t="s">
         <v>416</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>767</v>
       </c>
       <c r="K274" s="3" t="s">
         <v>768</v>
       </c>
       <c r="L274" s="3" t="s">
         <v>768</v>
       </c>
       <c r="M274" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="3">
         <v>212</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>449</v>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F275" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3"/>
       <c r="H275" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K275" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L275" s="3"/>
       <c r="M275" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="3">
         <v>234</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F276" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
       <c r="H276" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K276" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L276" s="3"/>
       <c r="M276" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="3">
         <v>236</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F277" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
       <c r="H277" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K277" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L277" s="3"/>
       <c r="M277" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="3">
         <v>237</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F278" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F278" s="3"/>
+      <c r="G278" s="3"/>
       <c r="H278" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K278" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L278" s="3"/>
       <c r="M278" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="3">
         <v>238</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F279" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F279" s="3"/>
+      <c r="G279" s="3"/>
       <c r="H279" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K279" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L279" s="3"/>
       <c r="M279" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="3">
         <v>258</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="F280" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F280" s="3"/>
+      <c r="G280" s="3"/>
       <c r="H280" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K280" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L280" s="3"/>
       <c r="M280" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="3">
         <v>264</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F281" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
       <c r="H281" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K281" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L281" s="3"/>
       <c r="M281" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="3">
         <v>268</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F282" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F282" s="3"/>
+      <c r="G282" s="3"/>
       <c r="H282" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K282" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L282" s="3"/>
       <c r="M282" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="3">
         <v>310</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>431</v>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F283" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F283" s="3"/>
+      <c r="G283" s="3"/>
       <c r="H283" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K283" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L283" s="3"/>
       <c r="M283" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" s="3">
         <v>311</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>431</v>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F284" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
       <c r="H284" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J284" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K284" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L284" s="3"/>
       <c r="M284" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" s="3">
         <v>316</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>431</v>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="3" t="s">
         <v>780</v>
       </c>
-      <c r="F285" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F285" s="3"/>
+      <c r="G285" s="3"/>
       <c r="H285" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K285" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L285" s="3"/>
       <c r="M285" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="3">
         <v>340</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>427</v>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F286" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F286" s="3"/>
+      <c r="G286" s="3"/>
       <c r="H286" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K286" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L286" s="3"/>
       <c r="M286" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="3">
         <v>379</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>687</v>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F287" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
       <c r="H287" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K287" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L287" s="3"/>
       <c r="M287" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="3">
         <v>380</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>449</v>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F288" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F288" s="3"/>
+      <c r="G288" s="3"/>
       <c r="H288" s="3" t="s">
         <v>121</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>122</v>
       </c>
       <c r="K288" s="3" t="s">
         <v>122</v>
       </c>
       <c r="L288" s="3"/>
       <c r="M288" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>