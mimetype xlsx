--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -3866,138 +3866,126 @@
         <v>78</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="3">
         <v>414</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F16" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>81</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>82</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3">
         <v>412</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="F17" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
       <c r="H17" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>86</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3">
         <v>410</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F18" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
       <c r="H18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>50</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="3" t="s">
@@ -7514,559 +7502,503 @@
         <v>419</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>419</v>
       </c>
       <c r="M105" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>47</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>421</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>422</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>422</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>8</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>424</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="F107" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
       <c r="H107" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>426</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>427</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>427</v>
       </c>
       <c r="M107" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="3">
         <v>16</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>429</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="F108" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
       <c r="H108" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L108" s="3"/>
       <c r="M108" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="3">
         <v>21</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>431</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="F109" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
       <c r="H109" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L109" s="3"/>
       <c r="M109" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="3">
         <v>26</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>433</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="F110" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
       <c r="H110" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K110" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L110" s="3"/>
       <c r="M110" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="3">
         <v>31</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>436</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F111" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
       <c r="H111" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K111" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L111" s="3"/>
       <c r="M111" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="3">
         <v>33</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>438</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="F112" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
       <c r="H112" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K112" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L112" s="3"/>
       <c r="M112" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="3">
         <v>35</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F113" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
       <c r="H113" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K113" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L113" s="3"/>
       <c r="M113" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="3">
         <v>39</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>441</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="F114" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
       <c r="H114" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K114" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L114" s="3"/>
       <c r="M114" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="3">
         <v>60</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>444</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="F115" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
       <c r="H115" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L115" s="3"/>
       <c r="M115" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="3">
         <v>90</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>316</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>446</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="F116" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
       <c r="H116" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L116" s="3"/>
       <c r="M116" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="3">
         <v>91</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="3"/>
-      <c r="F117" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
       <c r="H117" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L117" s="3"/>
       <c r="M117" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="3">
         <v>95</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F118" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
       <c r="H118" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K118" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L118" s="3"/>
       <c r="M118" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="3">
         <v>187</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>450</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>451</v>
       </c>
       <c r="E119" s="3"/>
-      <c r="F119" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
       <c r="H119" s="3" t="s">
         <v>452</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>453</v>
       </c>
       <c r="K119" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L119" s="3"/>
       <c r="M119" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="3">
         <v>299</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C120" s="3" t="s">
@@ -13593,631 +13525,567 @@
         <v>911</v>
       </c>
       <c r="L256" s="3" t="s">
         <v>911</v>
       </c>
       <c r="M256" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="3">
         <v>254</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>792</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>631</v>
       </c>
       <c r="E257" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F257" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F257" s="3"/>
+      <c r="G257" s="3"/>
       <c r="H257" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>913</v>
       </c>
       <c r="K257" s="3" t="s">
         <v>914</v>
       </c>
       <c r="L257" s="3" t="s">
         <v>914</v>
       </c>
       <c r="M257" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="3">
         <v>302</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>455</v>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="3"/>
-      <c r="F258" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
       <c r="H258" s="3" t="s">
         <v>80</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>916</v>
       </c>
       <c r="K258" s="3" t="s">
         <v>917</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>917</v>
       </c>
       <c r="M258" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="3">
         <v>151</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>478</v>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F259" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F259" s="3"/>
+      <c r="G259" s="3"/>
       <c r="H259" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K259" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L259" s="3"/>
       <c r="M259" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="3">
         <v>161</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>478</v>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="F260" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F260" s="3"/>
+      <c r="G260" s="3"/>
       <c r="H260" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K260" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L260" s="3"/>
       <c r="M260" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="3">
         <v>162</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>478</v>
       </c>
       <c r="D261" s="3" t="s">
         <v>921</v>
       </c>
       <c r="E261" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F261" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F261" s="3"/>
+      <c r="G261" s="3"/>
       <c r="H261" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K261" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L261" s="3"/>
       <c r="M261" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="3">
         <v>166</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>478</v>
       </c>
       <c r="D262" s="3" t="s">
         <v>438</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="F262" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F262" s="3"/>
+      <c r="G262" s="3"/>
       <c r="H262" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K262" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L262" s="3"/>
       <c r="M262" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="3">
         <v>167</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>478</v>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="3"/>
-      <c r="F263" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F263" s="3"/>
+      <c r="G263" s="3"/>
       <c r="H263" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K263" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L263" s="3"/>
       <c r="M263" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="3">
         <v>198</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>450</v>
       </c>
       <c r="D264" s="3" t="s">
         <v>925</v>
       </c>
       <c r="E264" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="F264" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F264" s="3"/>
+      <c r="G264" s="3"/>
       <c r="H264" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K264" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L264" s="3"/>
       <c r="M264" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="3">
         <v>208</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>450</v>
       </c>
       <c r="D265" s="3" t="s">
         <v>928</v>
       </c>
       <c r="E265" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F265" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
       <c r="H265" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K265" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L265" s="3"/>
       <c r="M265" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="3">
         <v>214</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>450</v>
       </c>
       <c r="D266" s="3" t="s">
         <v>921</v>
       </c>
       <c r="E266" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F266" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
       <c r="H266" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K266" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L266" s="3"/>
       <c r="M266" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="3">
         <v>233</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D267" s="3" t="s">
         <v>931</v>
       </c>
       <c r="E267" s="3" t="s">
         <v>932</v>
       </c>
-      <c r="F267" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
       <c r="H267" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K267" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L267" s="3"/>
       <c r="M267" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="3">
         <v>234</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D268" s="3" t="s">
         <v>934</v>
       </c>
       <c r="E268" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="F268" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F268" s="3"/>
+      <c r="G268" s="3"/>
       <c r="H268" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K268" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L268" s="3"/>
       <c r="M268" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="3">
         <v>235</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>936</v>
       </c>
       <c r="E269" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="F269" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F269" s="3"/>
+      <c r="G269" s="3"/>
       <c r="H269" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J269" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K269" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L269" s="3"/>
       <c r="M269" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="3">
         <v>241</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D270" s="3" t="s">
         <v>938</v>
       </c>
       <c r="E270" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="F270" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F270" s="3"/>
+      <c r="G270" s="3"/>
       <c r="H270" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K270" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L270" s="3"/>
       <c r="M270" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="3">
         <v>246</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D271" s="3" t="s">
         <v>192</v>
       </c>
       <c r="E271" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F271" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F271" s="3"/>
+      <c r="G271" s="3"/>
       <c r="H271" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K271" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L271" s="3"/>
       <c r="M271" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="3">
         <v>290</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>582</v>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="F272" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
       <c r="H272" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>90</v>
       </c>
       <c r="K272" s="3" t="s">
         <v>90</v>
       </c>
       <c r="L272" s="3"/>
       <c r="M272" s="3" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>