--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -4021,515 +4021,463 @@
       <c r="J76" s="3" t="s">
         <v>235</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>236</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>236</v>
       </c>
       <c r="M76" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="3">
         <v>9</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
-      <c r="F77" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
       <c r="H77" s="3" t="s">
         <v>238</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>239</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L77" s="3"/>
       <c r="M77" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="3">
         <v>79</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3">
         <v>1</v>
       </c>
-      <c r="G78" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G78" s="3"/>
       <c r="H78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>242</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>243</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>243</v>
       </c>
       <c r="M78" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="3">
         <v>83</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3">
         <v>1</v>
       </c>
-      <c r="G79" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="3"/>
       <c r="H79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>89</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>39</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>245</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>245</v>
       </c>
       <c r="M79" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="3">
         <v>4</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
-      <c r="F80" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
       <c r="H80" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>89</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L80" s="3"/>
       <c r="M80" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="3">
         <v>13</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
-      <c r="F81" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
       <c r="H81" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>21</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="3"/>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L82" s="3"/>
       <c r="M82" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>29</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>34</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
-      <c r="F84" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K84" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L84" s="3"/>
       <c r="M84" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="3">
         <v>43</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
-      <c r="F85" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
       <c r="H85" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K85" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L85" s="3"/>
       <c r="M85" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="3">
         <v>54</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
-      <c r="F86" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
       <c r="H86" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K86" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L86" s="3"/>
       <c r="M86" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="3">
         <v>61</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
-      <c r="F87" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
       <c r="H87" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K87" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L87" s="3"/>
       <c r="M87" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="3">
         <v>66</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
-      <c r="F88" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K88" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L88" s="3"/>
       <c r="M88" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="3">
         <v>73</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
-      <c r="F89" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K89" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L89" s="3"/>
       <c r="M89" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="3">
         <v>77</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
-      <c r="F90" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
       <c r="H90" s="3" t="s">
         <v>247</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>240</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>240</v>
       </c>
       <c r="L90" s="3"/>
       <c r="M90" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>