--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -1986,870 +1986,778 @@
       <c r="J21" s="3" t="s">
         <v>74</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>74</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3">
         <v>1201</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
-      <c r="F22" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
       <c r="H22" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="3">
         <v>1203</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
-      <c r="F23" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
       <c r="H23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="3">
         <v>1204</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
-      <c r="F24" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
       <c r="H24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="3">
         <v>1205</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
-      <c r="F25" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
       <c r="H25" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="3">
         <v>1207</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
-      <c r="F26" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
       <c r="H26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="3">
         <v>1208</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
-      <c r="F27" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
       <c r="H27" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="3">
         <v>1209</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
-      <c r="F28" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
       <c r="H28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="3">
         <v>1211</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
-      <c r="F29" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
       <c r="H29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="3">
         <v>1214</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
-      <c r="F30" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
       <c r="H30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="3">
         <v>1216</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
-      <c r="F31" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
       <c r="H31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="3">
         <v>1218</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
       <c r="H32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="3">
         <v>1220</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
-      <c r="F33" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
       <c r="H33" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M33" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="3">
         <v>1223</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
-      <c r="F34" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
       <c r="H34" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="3">
         <v>1224</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
-      <c r="F35" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
       <c r="H35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="3">
         <v>1225</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
-      <c r="F36" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
       <c r="H36" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="3">
         <v>1226</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
-      <c r="F37" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
       <c r="H37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M37" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="3">
         <v>1229</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
-      <c r="F38" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
       <c r="H38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="3">
         <v>1232</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
-      <c r="F39" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
       <c r="H39" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M39" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="3">
         <v>1307</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
-      <c r="F40" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
       <c r="H40" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="3">
         <v>1312</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
-      <c r="F41" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
       <c r="H41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="3">
         <v>1321</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
-      <c r="F42" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
       <c r="H42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="3">
         <v>1391</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
-      <c r="F43" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
       <c r="H43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M43" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="3">
         <v>1310</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
-      <c r="F44" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
       <c r="H44" s="3" t="s">
         <v>101</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>102</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>102</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="3">
         <v>1266</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>103</v>
@@ -4169,1832 +4077,1636 @@
       <c r="J80" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>75</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>204</v>
       </c>
       <c r="M80" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="3">
         <v>1239</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
-      <c r="F81" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
       <c r="H81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M81" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="3">
         <v>1242</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="3"/>
-      <c r="F82" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
       <c r="H82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M82" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="3">
         <v>1243</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
-      <c r="F83" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
       <c r="H83" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M83" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="3">
         <v>1244</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
-      <c r="F84" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M84" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="3">
         <v>1245</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
-      <c r="F85" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
       <c r="H85" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M85" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="3">
         <v>1246</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
-      <c r="F86" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
       <c r="H86" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M86" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="3">
         <v>1249</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
-      <c r="F87" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
       <c r="H87" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M87" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="3">
         <v>1250</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
-      <c r="F88" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
       <c r="H88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M88" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="3">
         <v>1251</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
-      <c r="F89" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
       <c r="H89" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M89" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="3">
         <v>1252</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
-      <c r="F90" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
       <c r="H90" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M90" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="3">
         <v>1253</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
-      <c r="F91" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
       <c r="H91" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M91" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="3">
         <v>1254</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="3"/>
-      <c r="F92" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
       <c r="H92" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M92" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="3">
         <v>1256</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
-      <c r="F93" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
       <c r="H93" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M93" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="3">
         <v>1257</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="3"/>
-      <c r="F94" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
       <c r="H94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M94" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="3">
         <v>1260</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="3"/>
-      <c r="F95" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
       <c r="H95" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M95" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="3">
         <v>1262</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="3"/>
-      <c r="F96" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
       <c r="H96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M96" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="3">
         <v>1270</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
-      <c r="F97" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M97" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="3">
         <v>1271</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="3"/>
-      <c r="F98" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
       <c r="H98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="3">
         <v>1276</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
-      <c r="F99" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
       <c r="H99" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M99" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="3">
         <v>1277</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="3"/>
-      <c r="F100" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
       <c r="H100" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M100" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="3">
         <v>1280</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
-      <c r="F101" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
       <c r="H101" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M101" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="3">
         <v>1282</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="3"/>
-      <c r="F102" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
       <c r="H102" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M102" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="3">
         <v>1284</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="3"/>
-      <c r="F103" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
       <c r="H103" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M103" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="3">
         <v>1285</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="3"/>
-      <c r="F104" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
       <c r="H104" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M104" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>1287</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="3"/>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M105" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>1288</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="3"/>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M106" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>1289</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="3"/>
-      <c r="F107" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
       <c r="H107" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M107" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="3">
         <v>1290</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="3"/>
-      <c r="F108" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
       <c r="H108" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M108" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="3">
         <v>1292</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
-      <c r="F109" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
       <c r="H109" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M109" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="3">
         <v>1293</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="3"/>
-      <c r="F110" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
       <c r="H110" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M110" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="3">
         <v>1295</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="3"/>
-      <c r="F111" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
       <c r="H111" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M111" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="3">
         <v>1296</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="3"/>
-      <c r="F112" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
       <c r="H112" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M112" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="3">
         <v>1297</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="3"/>
-      <c r="F113" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
       <c r="H113" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M113" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="3">
         <v>1298</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="3"/>
-      <c r="F114" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
       <c r="H114" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M114" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="3">
         <v>1299</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="3"/>
-      <c r="F115" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
       <c r="H115" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M115" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="3">
         <v>1300</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="3"/>
-      <c r="F116" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
       <c r="H116" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M116" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="3">
         <v>1301</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="3"/>
-      <c r="F117" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
       <c r="H117" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M117" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="3">
         <v>1303</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
-      <c r="F118" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
       <c r="H118" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M118" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" s="3">
         <v>1304</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="3"/>
-      <c r="F119" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
       <c r="H119" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M119" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="3">
         <v>1305</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="3"/>
-      <c r="F120" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
       <c r="H120" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3">
         <v>1306</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
-      <c r="F121" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
       <c r="H121" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M121" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="3">
         <v>1308</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
-      <c r="F122" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
       <c r="H122" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K122" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3">
         <v>1309</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
-      <c r="F123" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="3">
         <v>1317</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
-      <c r="F124" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
       <c r="H124" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K124" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="3">
         <v>1318</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
-      <c r="F125" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
       <c r="H125" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M125" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="3">
         <v>1364</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="3"/>
-      <c r="F126" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
       <c r="H126" s="3" t="s">
         <v>77</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>1237</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="3"/>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>101</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>252</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>252</v>
       </c>
       <c r="M127" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>1264</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>101</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>254</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>254</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>1248</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>101</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>105</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>256</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>78</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>256</v>
       </c>
       <c r="M129" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>