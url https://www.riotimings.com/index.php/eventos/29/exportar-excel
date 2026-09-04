--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -5700,130 +5700,118 @@
         <v>179</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>179</v>
       </c>
       <c r="M45" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="3">
         <v>404</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>181</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="F46" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
       <c r="H46" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L46" s="3"/>
       <c r="M46" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="3">
         <v>433</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>185</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F47" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
       <c r="H47" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K47" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L47" s="3"/>
       <c r="M47" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="3">
         <v>449</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
-      <c r="F48" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
       <c r="H48" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L48" s="3"/>
       <c r="M48" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="3">
         <v>331</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C49" s="3" t="s">
@@ -11359,401 +11347,361 @@
       </c>
       <c r="K186" s="3" t="s">
         <v>644</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>643</v>
       </c>
       <c r="M186" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="3">
         <v>234</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>465</v>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F187" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
       <c r="H187" s="3" t="s">
         <v>646</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>647</v>
       </c>
       <c r="K187" s="3" t="s">
         <v>648</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>647</v>
       </c>
       <c r="M187" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" s="3">
         <v>217</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>649</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>474</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>509</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="F188" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
       <c r="H188" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K188" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L188" s="3"/>
       <c r="M188" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" s="3">
         <v>242</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>651</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="F189" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
       <c r="H189" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K189" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L189" s="3"/>
       <c r="M189" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" s="3">
         <v>248</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>653</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F190" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
       <c r="H190" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K190" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L190" s="3"/>
       <c r="M190" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" s="3">
         <v>262</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>267</v>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F191" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
       <c r="H191" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L191" s="3"/>
       <c r="M191" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>300</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>655</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>656</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>333</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>657</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L193" s="3"/>
       <c r="M193" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>340</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L194" s="3"/>
       <c r="M194" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>341</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>659</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>660</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L195" s="3"/>
       <c r="M195" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>313</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>661</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>662</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>663</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>664</v>
       </c>
       <c r="L196" s="3"/>
       <c r="M196" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>89</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>665</v>
       </c>
       <c r="C197" s="3" t="s">
@@ -17103,746 +17051,670 @@
         <v>1117</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="M328" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" s="3">
         <v>46</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>741</v>
       </c>
       <c r="D329" s="3" t="s">
         <v>1119</v>
       </c>
       <c r="E329" s="3" t="s">
         <v>1060</v>
       </c>
-      <c r="F329" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F329" s="3"/>
+      <c r="G329" s="3"/>
       <c r="H329" s="3" t="s">
         <v>646</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J329" s="3" t="s">
         <v>1120</v>
       </c>
       <c r="K329" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L329" s="3"/>
       <c r="M329" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" s="3">
         <v>24</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>741</v>
       </c>
       <c r="D330" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="E330" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="F330" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F330" s="3"/>
+      <c r="G330" s="3"/>
       <c r="H330" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J330" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K330" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L330" s="3"/>
       <c r="M330" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" s="3">
         <v>40</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>681</v>
       </c>
       <c r="D331" s="3"/>
       <c r="E331" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F331" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F331" s="3"/>
+      <c r="G331" s="3"/>
       <c r="H331" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J331" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K331" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L331" s="3"/>
       <c r="M331" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" s="3">
         <v>45</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>681</v>
       </c>
       <c r="D332" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="E332" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F332" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F332" s="3"/>
+      <c r="G332" s="3"/>
       <c r="H332" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J332" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K332" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L332" s="3"/>
       <c r="M332" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" s="3">
         <v>53</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>691</v>
       </c>
       <c r="D333" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="E333" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F333" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F333" s="3"/>
+      <c r="G333" s="3"/>
       <c r="H333" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J333" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K333" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L333" s="3"/>
       <c r="M333" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" s="3">
         <v>65</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>699</v>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F334" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F334" s="3"/>
+      <c r="G334" s="3"/>
       <c r="H334" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J334" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K334" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L334" s="3"/>
       <c r="M334" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" s="3">
         <v>66</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>699</v>
       </c>
       <c r="D335" s="3" t="s">
         <v>1130</v>
       </c>
       <c r="E335" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F335" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F335" s="3"/>
+      <c r="G335" s="3"/>
       <c r="H335" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J335" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K335" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L335" s="3"/>
       <c r="M335" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" s="3">
         <v>85</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D336" s="3" t="s">
         <v>509</v>
       </c>
       <c r="E336" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="F336" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F336" s="3"/>
+      <c r="G336" s="3"/>
       <c r="H336" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J336" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K336" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L336" s="3"/>
       <c r="M336" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" s="3">
         <v>86</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D337" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F337" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F337" s="3"/>
+      <c r="G337" s="3"/>
       <c r="H337" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J337" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K337" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L337" s="3"/>
       <c r="M337" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" s="3">
         <v>108</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>691</v>
       </c>
       <c r="D338" s="3" t="s">
         <v>296</v>
       </c>
       <c r="E338" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F338" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F338" s="3"/>
+      <c r="G338" s="3"/>
       <c r="H338" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J338" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K338" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L338" s="3"/>
       <c r="M338" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" s="3">
         <v>109</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>691</v>
       </c>
       <c r="D339" s="3" t="s">
         <v>296</v>
       </c>
       <c r="E339" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F339" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F339" s="3"/>
+      <c r="G339" s="3"/>
       <c r="H339" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I339" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J339" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K339" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L339" s="3"/>
       <c r="M339" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" s="3">
         <v>113</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>691</v>
       </c>
       <c r="D340" s="3" t="s">
         <v>1136</v>
       </c>
       <c r="E340" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F340" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F340" s="3"/>
+      <c r="G340" s="3"/>
       <c r="H340" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J340" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K340" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L340" s="3"/>
       <c r="M340" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" s="3">
         <v>139</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>794</v>
       </c>
       <c r="D341" s="3"/>
       <c r="E341" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F341" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F341" s="3"/>
+      <c r="G341" s="3"/>
       <c r="H341" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J341" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K341" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L341" s="3"/>
       <c r="M341" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" s="3">
         <v>147</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>785</v>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F342" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F342" s="3"/>
+      <c r="G342" s="3"/>
       <c r="H342" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K342" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L342" s="3"/>
       <c r="M342" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" s="3">
         <v>148</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>741</v>
       </c>
       <c r="D343" s="3" t="s">
         <v>244</v>
       </c>
       <c r="E343" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F343" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F343" s="3"/>
+      <c r="G343" s="3"/>
       <c r="H343" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I343" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J343" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K343" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L343" s="3"/>
       <c r="M343" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" s="3">
         <v>150</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>741</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>1141</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F344" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F344" s="3"/>
+      <c r="G344" s="3"/>
       <c r="H344" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K344" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L344" s="3"/>
       <c r="M344" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" s="3">
         <v>90000</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>666</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>682</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="F345" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F345" s="3"/>
+      <c r="G345" s="3"/>
       <c r="H345" s="3" t="s">
         <v>182</v>
       </c>
       <c r="I345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J345" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K345" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L345" s="3"/>
       <c r="M345" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" s="3">
         <v>50</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>699</v>
       </c>
       <c r="D346" s="3"/>
       <c r="E346" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F346" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
       <c r="H346" s="3" t="s">
         <v>662</v>
       </c>
       <c r="I346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J346" s="3" t="s">
         <v>1144</v>
       </c>
       <c r="K346" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L346" s="3"/>
       <c r="M346" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" s="3">
         <v>34</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C347" s="3" t="s">
         <v>699</v>
       </c>
       <c r="D347" s="3"/>
       <c r="E347" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F347" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3"/>
       <c r="H347" s="3" t="s">
         <v>662</v>
       </c>
       <c r="I347" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J347" s="3" t="s">
         <v>1146</v>
       </c>
       <c r="K347" s="3" t="s">
         <v>183</v>
       </c>
       <c r="L347" s="3"/>
       <c r="M347" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>