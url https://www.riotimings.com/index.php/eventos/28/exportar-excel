--- v0 (2026-06-10)
+++ v1 (2026-09-05)
@@ -1685,91 +1685,83 @@
       <c r="J17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3">
         <v>8</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
-      <c r="F18" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
       <c r="H18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>9</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
-      <c r="F19" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
       <c r="H19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>11</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="3" t="s">
@@ -2088,56 +2080,52 @@
       <c r="J28" s="3" t="s">
         <v>96</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>96</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="3">
         <v>188</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
-      <c r="F29" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
       <c r="H29" s="3" t="s">
         <v>99</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>81</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>100</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>101</v>
       </c>
       <c r="L29" s="3"/>
       <c r="M29" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="3">
         <v>15</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C30" s="3" t="s">
@@ -2900,93 +2888,85 @@
       <c r="J50" s="3" t="s">
         <v>170</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>171</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>170</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="3">
         <v>173</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
-      <c r="F51" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
       <c r="H51" s="3" t="s">
         <v>99</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>81</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>173</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>174</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>173</v>
       </c>
       <c r="M51" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="3">
         <v>179</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
-      <c r="F52" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
       <c r="H52" s="3" t="s">
         <v>65</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>81</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>66</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>66</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="3">
         <v>18</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C53" s="3" t="s">
@@ -3305,56 +3285,52 @@
       <c r="J61" s="3" t="s">
         <v>202</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>203</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>203</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="3">
         <v>36</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
-      <c r="F62" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
       <c r="H62" s="3" t="s">
         <v>99</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>205</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>66</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>66</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>