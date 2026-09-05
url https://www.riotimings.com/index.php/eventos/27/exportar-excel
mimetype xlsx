--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -3035,56 +3035,52 @@
         <v>24</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="3">
         <v>100</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
       <c r="H4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="3">
         <v>103</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="3" t="s">
@@ -3884,56 +3880,52 @@
         <v>120</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>121</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="3">
         <v>116</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F25" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
       <c r="H25" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>125</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>126</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>127</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="3">
         <v>121</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>128</v>
@@ -4491,171 +4483,155 @@
         <v>185</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>186</v>
       </c>
       <c r="M39" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="3">
         <v>127</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>188</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F40" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
       <c r="H40" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>189</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>190</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>191</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="3">
         <v>119</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="F41" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
       <c r="H41" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L41" s="3"/>
       <c r="M41" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="3">
         <v>129</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F42" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
       <c r="H42" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L42" s="3"/>
       <c r="M42" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="3">
         <v>130</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F43" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
       <c r="H43" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L43" s="3"/>
       <c r="M43" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="3">
         <v>172</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C44" s="3" t="s">
@@ -6790,746 +6766,670 @@
       <c r="J96" s="3" t="s">
         <v>395</v>
       </c>
       <c r="K96" s="3" t="s">
         <v>391</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>395</v>
       </c>
       <c r="M96" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="3">
         <v>244</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
-      <c r="F97" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>397</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L97" s="3"/>
       <c r="M97" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="3">
         <v>185</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>205</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="F98" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
       <c r="H98" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>402</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>401</v>
       </c>
       <c r="M98" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="3">
         <v>245</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
-      <c r="F99" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
       <c r="H99" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>404</v>
       </c>
       <c r="K99" s="3" t="s">
         <v>405</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>404</v>
       </c>
       <c r="M99" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="3">
         <v>208</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F100" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
       <c r="H100" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>407</v>
       </c>
       <c r="K100" s="3" t="s">
         <v>408</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>407</v>
       </c>
       <c r="M100" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" s="3">
         <v>184</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>205</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>399</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="F101" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
       <c r="H101" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>410</v>
       </c>
       <c r="K101" s="3" t="s">
         <v>411</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>410</v>
       </c>
       <c r="M101" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" s="3">
         <v>180</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>205</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>413</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F102" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
       <c r="H102" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K102" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L102" s="3"/>
       <c r="M102" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" s="3">
         <v>189</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>205</v>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F103" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
       <c r="H103" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K103" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L103" s="3"/>
       <c r="M103" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="3">
         <v>196</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>416</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="F104" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
       <c r="H104" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L104" s="3"/>
       <c r="M104" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="3">
         <v>209</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>183</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F105" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L105" s="3"/>
       <c r="M105" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="3">
         <v>221</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F106" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
       <c r="H106" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L106" s="3"/>
       <c r="M106" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" s="3">
         <v>231</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>328</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>420</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="F107" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
       <c r="H107" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L107" s="3"/>
       <c r="M107" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="3">
         <v>235</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F108" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
       <c r="H108" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L108" s="3"/>
       <c r="M108" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" s="3">
         <v>246</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>328</v>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="3"/>
-      <c r="F109" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
       <c r="H109" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L109" s="3"/>
       <c r="M109" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="3">
         <v>181</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>205</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>424</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>425</v>
       </c>
-      <c r="F110" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
       <c r="H110" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>427</v>
       </c>
       <c r="K110" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L110" s="3"/>
       <c r="M110" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="3">
         <v>234</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>324</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F111" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
       <c r="H111" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>429</v>
       </c>
       <c r="K111" s="3" t="s">
         <v>430</v>
       </c>
       <c r="L111" s="3"/>
       <c r="M111" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="3">
         <v>242</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>432</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F112" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
       <c r="H112" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>433</v>
       </c>
       <c r="K112" s="3" t="s">
         <v>434</v>
       </c>
       <c r="L112" s="3"/>
       <c r="M112" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" s="3">
         <v>211</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="F113" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
       <c r="H113" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>436</v>
       </c>
       <c r="K113" s="3" t="s">
         <v>437</v>
       </c>
       <c r="L113" s="3"/>
       <c r="M113" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="3">
         <v>194</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F114" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
       <c r="H114" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>439</v>
       </c>
       <c r="K114" s="3" t="s">
         <v>440</v>
       </c>
       <c r="L114" s="3"/>
       <c r="M114" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" s="3">
         <v>174</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>442</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F115" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
       <c r="H115" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>443</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>444</v>
       </c>
       <c r="L115" s="3"/>
       <c r="M115" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="3">
         <v>155</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C116" s="3" t="s">
@@ -11672,672 +11572,604 @@
         <v>799</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>799</v>
       </c>
       <c r="M218" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" s="3">
         <v>139</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>532</v>
       </c>
       <c r="E219" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F219" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
       <c r="H219" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>801</v>
       </c>
       <c r="K219" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" s="3">
         <v>92</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>451</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>803</v>
       </c>
       <c r="E220" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="F220" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
       <c r="H220" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>804</v>
       </c>
       <c r="K220" s="3" t="s">
         <v>805</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>805</v>
       </c>
       <c r="M220" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" s="3">
         <v>47</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>687</v>
       </c>
       <c r="E221" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="F221" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
       <c r="H221" s="3" t="s">
         <v>124</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>720</v>
       </c>
       <c r="K221" s="3" t="s">
         <v>807</v>
       </c>
       <c r="L221" s="3" t="s">
         <v>807</v>
       </c>
       <c r="M221" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" s="3">
         <v>9</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>499</v>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F222" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
       <c r="H222" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K222" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L222" s="3"/>
       <c r="M222" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="3">
         <v>15</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>468</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E223" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F223" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
       <c r="H223" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K223" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="3">
         <v>35</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>811</v>
       </c>
       <c r="E224" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="F224" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
       <c r="H224" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K224" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="3">
         <v>38</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E225" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F225" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="3"/>
+      <c r="G225" s="3"/>
       <c r="H225" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K225" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" s="3">
         <v>41</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>537</v>
       </c>
       <c r="E226" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F226" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
       <c r="H226" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K226" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" s="3">
         <v>45</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F227" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
       <c r="H227" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K227" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" s="3">
         <v>48</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>463</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>816</v>
       </c>
       <c r="E228" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F228" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
       <c r="H228" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K228" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" s="3">
         <v>58</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>573</v>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="F229" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F229" s="3"/>
+      <c r="G229" s="3"/>
       <c r="H229" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K229" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" s="3">
         <v>60</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>818</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>573</v>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F230" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F230" s="3"/>
+      <c r="G230" s="3"/>
       <c r="H230" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K230" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" s="3">
         <v>61</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>573</v>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="F231" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
       <c r="H231" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K231" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" s="3">
         <v>81</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>635</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>545</v>
       </c>
       <c r="E232" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F232" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
       <c r="H232" s="3" t="s">
         <v>28</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K232" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L232" s="3"/>
       <c r="M232" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" s="3">
         <v>30</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>468</v>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F233" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
       <c r="H233" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>397</v>
       </c>
       <c r="K233" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L233" s="3"/>
       <c r="M233" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" s="3">
         <v>29</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>822</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>468</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>577</v>
       </c>
       <c r="E234" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="F234" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
       <c r="H234" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>823</v>
       </c>
       <c r="K234" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L234" s="3"/>
       <c r="M234" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="3">
         <v>73</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>824</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>553</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>329</v>
       </c>
       <c r="E235" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F235" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
       <c r="H235" s="3" t="s">
         <v>426</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>825</v>
       </c>
       <c r="K235" s="3" t="s">
         <v>29</v>
       </c>
       <c r="L235" s="3"/>
       <c r="M235" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>