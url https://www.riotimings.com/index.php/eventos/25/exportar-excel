--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -1667,56 +1667,52 @@
       <c r="J20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>43</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
-      <c r="F21" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
       <c r="H21" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>74</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="3"/>
       <c r="M21" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="3">
         <v>30</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="3" t="s">
@@ -2701,91 +2697,83 @@
       <c r="J48" s="3" t="s">
         <v>159</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="3">
         <v>19</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
-      <c r="F49" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
       <c r="H49" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>74</v>
       </c>
       <c r="L49" s="3"/>
       <c r="M49" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="3">
         <v>29</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
-      <c r="F50" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
       <c r="H50" s="3" t="s">
         <v>73</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>74</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>