--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -5950,130 +5950,118 @@
       </c>
       <c r="K120" s="3" t="s">
         <v>271</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>271</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3">
         <v>3</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F121" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
       <c r="H121" s="3" t="s">
         <v>278</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>279</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>279</v>
       </c>
       <c r="L121" s="3"/>
       <c r="M121" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="3">
         <v>34</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F122" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
       <c r="H122" s="3" t="s">
         <v>278</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>279</v>
       </c>
       <c r="K122" s="3" t="s">
         <v>279</v>
       </c>
       <c r="L122" s="3"/>
       <c r="M122" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3">
         <v>99</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F123" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>278</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>279</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>279</v>
       </c>
       <c r="L123" s="3"/>
       <c r="M123" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>