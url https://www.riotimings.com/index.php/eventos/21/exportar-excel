--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -12646,8141 +12646,7221 @@
       <c r="J234" s="3" t="s">
         <v>657</v>
       </c>
       <c r="K234" s="3" t="s">
         <v>657</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>657</v>
       </c>
       <c r="M234" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" s="3">
         <v>43</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="3"/>
-      <c r="F235" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F235" s="3"/>
+      <c r="G235" s="3"/>
       <c r="H235" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>660</v>
       </c>
       <c r="K235" s="3" t="s">
         <v>661</v>
       </c>
       <c r="L235" s="3" t="s">
         <v>660</v>
       </c>
       <c r="M235" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" s="3">
         <v>52</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="3"/>
-      <c r="F236" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
       <c r="H236" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>663</v>
       </c>
       <c r="K236" s="3" t="s">
         <v>664</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>663</v>
       </c>
       <c r="M236" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" s="3">
         <v>9</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>665</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F237" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F237" s="3"/>
+      <c r="G237" s="3"/>
       <c r="H237" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>666</v>
       </c>
       <c r="K237" s="3" t="s">
         <v>667</v>
       </c>
       <c r="L237" s="3" t="s">
         <v>666</v>
       </c>
       <c r="M237" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" s="3">
         <v>139</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="3"/>
-      <c r="F238" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
       <c r="H238" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>669</v>
       </c>
       <c r="K238" s="3" t="s">
         <v>669</v>
       </c>
       <c r="L238" s="3" t="s">
         <v>669</v>
       </c>
       <c r="M238" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" s="3">
         <v>25</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="3"/>
-      <c r="F239" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
       <c r="H239" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>671</v>
       </c>
       <c r="K239" s="3" t="s">
         <v>672</v>
       </c>
       <c r="L239" s="3" t="s">
         <v>671</v>
       </c>
       <c r="M239" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" s="3">
         <v>718</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>673</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="3"/>
-      <c r="F240" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
       <c r="H240" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>674</v>
       </c>
       <c r="K240" s="3" t="s">
         <v>675</v>
       </c>
       <c r="L240" s="3" t="s">
         <v>674</v>
       </c>
       <c r="M240" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" s="3">
         <v>738</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>250</v>
       </c>
       <c r="E241" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F241" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
       <c r="H241" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>677</v>
       </c>
       <c r="K241" s="3" t="s">
         <v>677</v>
       </c>
       <c r="L241" s="3" t="s">
         <v>677</v>
       </c>
       <c r="M241" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="3">
         <v>232</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="3"/>
-      <c r="F242" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F242" s="3"/>
+      <c r="G242" s="3"/>
       <c r="H242" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>679</v>
       </c>
       <c r="K242" s="3" t="s">
         <v>680</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>679</v>
       </c>
       <c r="M242" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="3">
         <v>661</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>681</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="3"/>
-      <c r="F243" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
       <c r="H243" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>682</v>
       </c>
       <c r="K243" s="3" t="s">
         <v>683</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>682</v>
       </c>
       <c r="M243" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="3">
         <v>158</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="3"/>
-      <c r="F244" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F244" s="3"/>
+      <c r="G244" s="3"/>
       <c r="H244" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>685</v>
       </c>
       <c r="K244" s="3" t="s">
         <v>686</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>685</v>
       </c>
       <c r="M244" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" s="3">
         <v>197</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="3"/>
-      <c r="F245" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F245" s="3"/>
+      <c r="G245" s="3"/>
       <c r="H245" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>688</v>
       </c>
       <c r="K245" s="3" t="s">
         <v>689</v>
       </c>
       <c r="L245" s="3" t="s">
         <v>688</v>
       </c>
       <c r="M245" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" s="3">
         <v>4</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F246" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F246" s="3"/>
+      <c r="G246" s="3"/>
       <c r="H246" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K246" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L246" s="3"/>
       <c r="M246" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" s="3">
         <v>6</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>504</v>
       </c>
       <c r="E247" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F247" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F247" s="3"/>
+      <c r="G247" s="3"/>
       <c r="H247" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K247" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L247" s="3"/>
       <c r="M247" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" s="3">
         <v>8</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F248" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
       <c r="H248" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K248" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L248" s="3"/>
       <c r="M248" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" s="3">
         <v>14</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E249" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F249" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F249" s="3"/>
+      <c r="G249" s="3"/>
       <c r="H249" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K249" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L249" s="3"/>
       <c r="M249" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" s="3">
         <v>17</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>697</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F250" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F250" s="3"/>
+      <c r="G250" s="3"/>
       <c r="H250" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K250" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L250" s="3"/>
       <c r="M250" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" s="3">
         <v>21</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="3"/>
-      <c r="F251" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F251" s="3"/>
+      <c r="G251" s="3"/>
       <c r="H251" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K251" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L251" s="3"/>
       <c r="M251" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" s="3">
         <v>22</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="3"/>
-      <c r="F252" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F252" s="3"/>
+      <c r="G252" s="3"/>
       <c r="H252" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K252" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L252" s="3"/>
       <c r="M252" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" s="3">
         <v>23</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="3"/>
-      <c r="F253" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F253" s="3"/>
+      <c r="G253" s="3"/>
       <c r="H253" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K253" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L253" s="3"/>
       <c r="M253" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" s="3">
         <v>26</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="3"/>
-      <c r="F254" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
       <c r="H254" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K254" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L254" s="3"/>
       <c r="M254" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" s="3">
         <v>27</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="3"/>
-      <c r="F255" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F255" s="3"/>
+      <c r="G255" s="3"/>
       <c r="H255" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K255" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L255" s="3"/>
       <c r="M255" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" s="3">
         <v>28</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="3"/>
-      <c r="F256" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F256" s="3"/>
+      <c r="G256" s="3"/>
       <c r="H256" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K256" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L256" s="3"/>
       <c r="M256" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" s="3">
         <v>29</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="3"/>
-      <c r="F257" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F257" s="3"/>
+      <c r="G257" s="3"/>
       <c r="H257" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K257" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L257" s="3"/>
       <c r="M257" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" s="3">
         <v>30</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="3"/>
-      <c r="F258" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
       <c r="H258" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K258" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L258" s="3"/>
       <c r="M258" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" s="3">
         <v>31</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="3"/>
-      <c r="F259" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F259" s="3"/>
+      <c r="G259" s="3"/>
       <c r="H259" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K259" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L259" s="3"/>
       <c r="M259" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" s="3">
         <v>33</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="3"/>
-      <c r="F260" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F260" s="3"/>
+      <c r="G260" s="3"/>
       <c r="H260" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K260" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L260" s="3"/>
       <c r="M260" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="3">
         <v>34</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="3"/>
-      <c r="F261" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F261" s="3"/>
+      <c r="G261" s="3"/>
       <c r="H261" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K261" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L261" s="3"/>
       <c r="M261" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="3">
         <v>35</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="3"/>
-      <c r="F262" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F262" s="3"/>
+      <c r="G262" s="3"/>
       <c r="H262" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K262" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L262" s="3"/>
       <c r="M262" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="3">
         <v>36</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="3"/>
-      <c r="F263" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F263" s="3"/>
+      <c r="G263" s="3"/>
       <c r="H263" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K263" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L263" s="3"/>
       <c r="M263" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" s="3">
         <v>45</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>711</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="3"/>
-      <c r="F264" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F264" s="3"/>
+      <c r="G264" s="3"/>
       <c r="H264" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K264" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L264" s="3"/>
       <c r="M264" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" s="3">
         <v>47</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="3"/>
-      <c r="F265" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
       <c r="H265" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K265" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L265" s="3"/>
       <c r="M265" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" s="3">
         <v>51</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="3"/>
-      <c r="F266" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
       <c r="H266" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K266" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L266" s="3"/>
       <c r="M266" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" s="3">
         <v>53</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="3"/>
-      <c r="F267" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
       <c r="H267" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K267" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L267" s="3"/>
       <c r="M267" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" s="3">
         <v>54</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="3"/>
-      <c r="F268" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F268" s="3"/>
+      <c r="G268" s="3"/>
       <c r="H268" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K268" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L268" s="3"/>
       <c r="M268" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" s="3">
         <v>56</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="3"/>
-      <c r="F269" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F269" s="3"/>
+      <c r="G269" s="3"/>
       <c r="H269" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J269" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K269" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L269" s="3"/>
       <c r="M269" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" s="3">
         <v>62</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>717</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="3"/>
-      <c r="F270" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F270" s="3"/>
+      <c r="G270" s="3"/>
       <c r="H270" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K270" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L270" s="3"/>
       <c r="M270" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" s="3">
         <v>64</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="3"/>
-      <c r="F271" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F271" s="3"/>
+      <c r="G271" s="3"/>
       <c r="H271" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K271" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L271" s="3"/>
       <c r="M271" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" s="3">
         <v>66</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>719</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="3"/>
-      <c r="F272" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
       <c r="H272" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K272" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L272" s="3"/>
       <c r="M272" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" s="3">
         <v>73</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="3"/>
-      <c r="F273" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F273" s="3"/>
+      <c r="G273" s="3"/>
       <c r="H273" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K273" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L273" s="3"/>
       <c r="M273" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" s="3">
         <v>74</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="3"/>
-      <c r="F274" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F274" s="3"/>
+      <c r="G274" s="3"/>
       <c r="H274" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K274" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L274" s="3"/>
       <c r="M274" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" s="3">
         <v>77</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="3"/>
-      <c r="F275" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3"/>
       <c r="H275" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K275" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L275" s="3"/>
       <c r="M275" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" s="3">
         <v>80</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="3"/>
-      <c r="F276" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
       <c r="H276" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K276" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L276" s="3"/>
       <c r="M276" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" s="3">
         <v>85</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="3"/>
-      <c r="F277" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
       <c r="H277" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K277" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L277" s="3"/>
       <c r="M277" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" s="3">
         <v>87</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="3"/>
-      <c r="F278" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F278" s="3"/>
+      <c r="G278" s="3"/>
       <c r="H278" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K278" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L278" s="3"/>
       <c r="M278" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="3">
         <v>89</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="3"/>
-      <c r="F279" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F279" s="3"/>
+      <c r="G279" s="3"/>
       <c r="H279" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K279" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L279" s="3"/>
       <c r="M279" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="3">
         <v>90</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>727</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="3"/>
-      <c r="F280" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F280" s="3"/>
+      <c r="G280" s="3"/>
       <c r="H280" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K280" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L280" s="3"/>
       <c r="M280" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="3">
         <v>93</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="3"/>
-      <c r="F281" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
       <c r="H281" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K281" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L281" s="3"/>
       <c r="M281" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="3">
         <v>94</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="3"/>
-      <c r="F282" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F282" s="3"/>
+      <c r="G282" s="3"/>
       <c r="H282" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K282" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L282" s="3"/>
       <c r="M282" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="3">
         <v>95</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="3"/>
-      <c r="F283" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F283" s="3"/>
+      <c r="G283" s="3"/>
       <c r="H283" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K283" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L283" s="3"/>
       <c r="M283" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" s="3">
         <v>97</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="3"/>
-      <c r="F284" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
       <c r="H284" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J284" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K284" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L284" s="3"/>
       <c r="M284" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" s="3">
         <v>99</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="3"/>
-      <c r="F285" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F285" s="3"/>
+      <c r="G285" s="3"/>
       <c r="H285" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K285" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L285" s="3"/>
       <c r="M285" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="3">
         <v>100</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="3"/>
-      <c r="F286" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F286" s="3"/>
+      <c r="G286" s="3"/>
       <c r="H286" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K286" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L286" s="3"/>
       <c r="M286" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="3">
         <v>101</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="3"/>
-      <c r="F287" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
       <c r="H287" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K287" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L287" s="3"/>
       <c r="M287" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="3">
         <v>102</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="3"/>
-      <c r="F288" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F288" s="3"/>
+      <c r="G288" s="3"/>
       <c r="H288" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K288" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L288" s="3"/>
       <c r="M288" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="3">
         <v>104</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="3"/>
-      <c r="F289" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F289" s="3"/>
+      <c r="G289" s="3"/>
       <c r="H289" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K289" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L289" s="3"/>
       <c r="M289" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="3">
         <v>105</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="3"/>
-      <c r="F290" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F290" s="3"/>
+      <c r="G290" s="3"/>
       <c r="H290" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K290" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L290" s="3"/>
       <c r="M290" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="3">
         <v>109</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="3"/>
-      <c r="F291" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F291" s="3"/>
+      <c r="G291" s="3"/>
       <c r="H291" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K291" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L291" s="3"/>
       <c r="M291" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="3">
         <v>110</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D292" s="3"/>
       <c r="E292" s="3"/>
-      <c r="F292" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
       <c r="H292" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K292" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L292" s="3"/>
       <c r="M292" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="3">
         <v>113</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="3"/>
-      <c r="F293" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F293" s="3"/>
+      <c r="G293" s="3"/>
       <c r="H293" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K293" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L293" s="3"/>
       <c r="M293" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="3">
         <v>117</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="3"/>
-      <c r="F294" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F294" s="3"/>
+      <c r="G294" s="3"/>
       <c r="H294" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K294" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L294" s="3"/>
       <c r="M294" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="3">
         <v>119</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="3"/>
-      <c r="F295" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F295" s="3"/>
+      <c r="G295" s="3"/>
       <c r="H295" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J295" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K295" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L295" s="3"/>
       <c r="M295" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="3">
         <v>120</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="3"/>
-      <c r="F296" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
       <c r="H296" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K296" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L296" s="3"/>
       <c r="M296" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="3">
         <v>122</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>744</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="3"/>
-      <c r="F297" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F297" s="3"/>
+      <c r="G297" s="3"/>
       <c r="H297" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K297" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L297" s="3"/>
       <c r="M297" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="3">
         <v>124</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="3"/>
-      <c r="F298" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F298" s="3"/>
+      <c r="G298" s="3"/>
       <c r="H298" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K298" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L298" s="3"/>
       <c r="M298" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="3">
         <v>125</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="3"/>
-      <c r="F299" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
       <c r="H299" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K299" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L299" s="3"/>
       <c r="M299" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="3">
         <v>126</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="3"/>
-      <c r="F300" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F300" s="3"/>
+      <c r="G300" s="3"/>
       <c r="H300" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K300" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L300" s="3"/>
       <c r="M300" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="3">
         <v>128</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D301" s="3"/>
       <c r="E301" s="3"/>
-      <c r="F301" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
       <c r="H301" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K301" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L301" s="3"/>
       <c r="M301" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="3">
         <v>131</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D302" s="3"/>
       <c r="E302" s="3"/>
-      <c r="F302" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F302" s="3"/>
+      <c r="G302" s="3"/>
       <c r="H302" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K302" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L302" s="3"/>
       <c r="M302" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="3">
         <v>133</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D303" s="3"/>
       <c r="E303" s="3"/>
-      <c r="F303" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
       <c r="H303" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K303" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L303" s="3"/>
       <c r="M303" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="3">
         <v>134</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D304" s="3"/>
       <c r="E304" s="3"/>
-      <c r="F304" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F304" s="3"/>
+      <c r="G304" s="3"/>
       <c r="H304" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K304" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L304" s="3"/>
       <c r="M304" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="3">
         <v>135</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="3"/>
-      <c r="F305" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
       <c r="H305" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J305" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K305" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L305" s="3"/>
       <c r="M305" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="3">
         <v>136</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D306" s="3"/>
       <c r="E306" s="3"/>
-      <c r="F306" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="3"/>
+      <c r="G306" s="3"/>
       <c r="H306" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K306" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L306" s="3"/>
       <c r="M306" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="3">
         <v>138</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>754</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="3"/>
-      <c r="F307" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F307" s="3"/>
+      <c r="G307" s="3"/>
       <c r="H307" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J307" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K307" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L307" s="3"/>
       <c r="M307" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="3">
         <v>140</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D308" s="3"/>
       <c r="E308" s="3"/>
-      <c r="F308" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
       <c r="H308" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K308" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L308" s="3"/>
       <c r="M308" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="3">
         <v>142</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>756</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="3"/>
-      <c r="F309" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="3"/>
+      <c r="G309" s="3"/>
       <c r="H309" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K309" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L309" s="3"/>
       <c r="M309" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="3">
         <v>143</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="3"/>
-      <c r="F310" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F310" s="3"/>
+      <c r="G310" s="3"/>
       <c r="H310" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K310" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L310" s="3"/>
       <c r="M310" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="3">
         <v>144</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="3"/>
-      <c r="F311" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F311" s="3"/>
+      <c r="G311" s="3"/>
       <c r="H311" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K311" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L311" s="3"/>
       <c r="M311" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="3">
         <v>146</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D312" s="3"/>
       <c r="E312" s="3"/>
-      <c r="F312" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
       <c r="H312" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K312" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L312" s="3"/>
       <c r="M312" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="3">
         <v>148</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>760</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="3"/>
-      <c r="F313" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
       <c r="H313" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K313" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L313" s="3"/>
       <c r="M313" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="3">
         <v>151</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D314" s="3"/>
       <c r="E314" s="3"/>
-      <c r="F314" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F314" s="3"/>
+      <c r="G314" s="3"/>
       <c r="H314" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K314" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L314" s="3"/>
       <c r="M314" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="3">
         <v>154</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C315" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D315" s="3"/>
       <c r="E315" s="3"/>
-      <c r="F315" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
       <c r="H315" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K315" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L315" s="3"/>
       <c r="M315" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="3">
         <v>155</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D316" s="3"/>
       <c r="E316" s="3"/>
-      <c r="F316" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F316" s="3"/>
+      <c r="G316" s="3"/>
       <c r="H316" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K316" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L316" s="3"/>
       <c r="M316" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="3">
         <v>157</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D317" s="3"/>
       <c r="E317" s="3"/>
-      <c r="F317" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
       <c r="H317" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K317" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L317" s="3"/>
       <c r="M317" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="3">
         <v>162</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D318" s="3"/>
       <c r="E318" s="3"/>
-      <c r="F318" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F318" s="3"/>
+      <c r="G318" s="3"/>
       <c r="H318" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K318" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L318" s="3"/>
       <c r="M318" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="3">
         <v>163</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D319" s="3"/>
       <c r="E319" s="3"/>
-      <c r="F319" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
       <c r="H319" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J319" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K319" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L319" s="3"/>
       <c r="M319" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="3">
         <v>165</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D320" s="3"/>
       <c r="E320" s="3"/>
-      <c r="F320" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F320" s="3"/>
+      <c r="G320" s="3"/>
       <c r="H320" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J320" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K320" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L320" s="3"/>
       <c r="M320" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" s="3">
         <v>168</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D321" s="3"/>
       <c r="E321" s="3"/>
-      <c r="F321" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
       <c r="H321" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J321" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K321" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L321" s="3"/>
       <c r="M321" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="3">
         <v>169</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D322" s="3"/>
       <c r="E322" s="3"/>
-      <c r="F322" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3"/>
       <c r="H322" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J322" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K322" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L322" s="3"/>
       <c r="M322" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" s="3">
         <v>171</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="3"/>
-      <c r="F323" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F323" s="3"/>
+      <c r="G323" s="3"/>
       <c r="H323" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J323" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K323" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L323" s="3"/>
       <c r="M323" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" s="3">
         <v>173</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C324" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D324" s="3"/>
       <c r="E324" s="3"/>
-      <c r="F324" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F324" s="3"/>
+      <c r="G324" s="3"/>
       <c r="H324" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J324" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K324" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L324" s="3"/>
       <c r="M324" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" s="3">
         <v>175</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D325" s="3"/>
       <c r="E325" s="3"/>
-      <c r="F325" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F325" s="3"/>
+      <c r="G325" s="3"/>
       <c r="H325" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J325" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K325" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L325" s="3"/>
       <c r="M325" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" s="3">
         <v>176</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D326" s="3"/>
       <c r="E326" s="3"/>
-      <c r="F326" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F326" s="3"/>
+      <c r="G326" s="3"/>
       <c r="H326" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J326" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K326" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L326" s="3"/>
       <c r="M326" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" s="3">
         <v>177</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D327" s="3"/>
       <c r="E327" s="3"/>
-      <c r="F327" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F327" s="3"/>
+      <c r="G327" s="3"/>
       <c r="H327" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J327" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K327" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L327" s="3"/>
       <c r="M327" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" s="3">
         <v>184</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D328" s="3"/>
       <c r="E328" s="3"/>
-      <c r="F328" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F328" s="3"/>
+      <c r="G328" s="3"/>
       <c r="H328" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J328" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K328" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L328" s="3"/>
       <c r="M328" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" s="3">
         <v>188</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D329" s="3"/>
       <c r="E329" s="3"/>
-      <c r="F329" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F329" s="3"/>
+      <c r="G329" s="3"/>
       <c r="H329" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J329" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K329" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L329" s="3"/>
       <c r="M329" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" s="3">
         <v>189</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D330" s="3"/>
       <c r="E330" s="3"/>
-      <c r="F330" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F330" s="3"/>
+      <c r="G330" s="3"/>
       <c r="H330" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J330" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K330" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L330" s="3"/>
       <c r="M330" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" s="3">
         <v>192</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D331" s="3"/>
       <c r="E331" s="3"/>
-      <c r="F331" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F331" s="3"/>
+      <c r="G331" s="3"/>
       <c r="H331" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J331" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K331" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L331" s="3"/>
       <c r="M331" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" s="3">
         <v>196</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D332" s="3"/>
       <c r="E332" s="3"/>
-      <c r="F332" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F332" s="3"/>
+      <c r="G332" s="3"/>
       <c r="H332" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J332" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K332" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L332" s="3"/>
       <c r="M332" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" s="3">
         <v>198</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D333" s="3"/>
       <c r="E333" s="3"/>
-      <c r="F333" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F333" s="3"/>
+      <c r="G333" s="3"/>
       <c r="H333" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J333" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K333" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L333" s="3"/>
       <c r="M333" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" s="3">
         <v>199</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="3"/>
-      <c r="F334" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F334" s="3"/>
+      <c r="G334" s="3"/>
       <c r="H334" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J334" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K334" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L334" s="3"/>
       <c r="M334" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" s="3">
         <v>201</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D335" s="3"/>
       <c r="E335" s="3"/>
-      <c r="F335" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F335" s="3"/>
+      <c r="G335" s="3"/>
       <c r="H335" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J335" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K335" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L335" s="3"/>
       <c r="M335" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" s="3">
         <v>202</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D336" s="3"/>
       <c r="E336" s="3"/>
-      <c r="F336" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F336" s="3"/>
+      <c r="G336" s="3"/>
       <c r="H336" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J336" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K336" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L336" s="3"/>
       <c r="M336" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" s="3">
         <v>203</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D337" s="3"/>
       <c r="E337" s="3"/>
-      <c r="F337" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F337" s="3"/>
+      <c r="G337" s="3"/>
       <c r="H337" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J337" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K337" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L337" s="3"/>
       <c r="M337" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" s="3">
         <v>204</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D338" s="3"/>
       <c r="E338" s="3"/>
-      <c r="F338" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F338" s="3"/>
+      <c r="G338" s="3"/>
       <c r="H338" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J338" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K338" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L338" s="3"/>
       <c r="M338" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" s="3">
         <v>207</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D339" s="3"/>
       <c r="E339" s="3"/>
-      <c r="F339" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F339" s="3"/>
+      <c r="G339" s="3"/>
       <c r="H339" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I339" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J339" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K339" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L339" s="3"/>
       <c r="M339" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" s="3">
         <v>208</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>787</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D340" s="3"/>
       <c r="E340" s="3"/>
-      <c r="F340" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F340" s="3"/>
+      <c r="G340" s="3"/>
       <c r="H340" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J340" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K340" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L340" s="3"/>
       <c r="M340" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" s="3">
         <v>210</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D341" s="3"/>
       <c r="E341" s="3"/>
-      <c r="F341" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F341" s="3"/>
+      <c r="G341" s="3"/>
       <c r="H341" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J341" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K341" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L341" s="3"/>
       <c r="M341" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" s="3">
         <v>212</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="3"/>
-      <c r="F342" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F342" s="3"/>
+      <c r="G342" s="3"/>
       <c r="H342" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K342" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L342" s="3"/>
       <c r="M342" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" s="3">
         <v>213</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D343" s="3"/>
       <c r="E343" s="3"/>
-      <c r="F343" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F343" s="3"/>
+      <c r="G343" s="3"/>
       <c r="H343" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I343" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J343" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K343" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L343" s="3"/>
       <c r="M343" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" s="3">
         <v>216</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D344" s="3" t="s">
         <v>792</v>
       </c>
       <c r="E344" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F344" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F344" s="3"/>
+      <c r="G344" s="3"/>
       <c r="H344" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K344" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L344" s="3"/>
       <c r="M344" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" s="3">
         <v>218</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>793</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D345" s="3" t="s">
         <v>794</v>
       </c>
       <c r="E345" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F345" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F345" s="3"/>
+      <c r="G345" s="3"/>
       <c r="H345" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I345" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J345" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K345" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L345" s="3"/>
       <c r="M345" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" s="3">
         <v>223</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D346" s="3"/>
       <c r="E346" s="3"/>
-      <c r="F346" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
       <c r="H346" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I346" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J346" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K346" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L346" s="3"/>
       <c r="M346" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" s="3">
         <v>224</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C347" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D347" s="3"/>
       <c r="E347" s="3"/>
-      <c r="F347" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3"/>
       <c r="H347" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I347" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J347" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K347" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L347" s="3"/>
       <c r="M347" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" s="3">
         <v>226</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C348" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D348" s="3"/>
       <c r="E348" s="3"/>
-      <c r="F348" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F348" s="3"/>
+      <c r="G348" s="3"/>
       <c r="H348" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I348" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J348" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K348" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L348" s="3"/>
       <c r="M348" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" s="3">
         <v>230</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C349" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D349" s="3"/>
       <c r="E349" s="3"/>
-      <c r="F349" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F349" s="3"/>
+      <c r="G349" s="3"/>
       <c r="H349" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I349" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J349" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K349" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L349" s="3"/>
       <c r="M349" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" s="3">
         <v>231</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C350" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D350" s="3"/>
       <c r="E350" s="3"/>
-      <c r="F350" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F350" s="3"/>
+      <c r="G350" s="3"/>
       <c r="H350" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I350" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J350" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K350" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L350" s="3"/>
       <c r="M350" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" s="3">
         <v>233</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C351" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D351" s="3"/>
       <c r="E351" s="3"/>
-      <c r="F351" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
       <c r="H351" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I351" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J351" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K351" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L351" s="3"/>
       <c r="M351" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" s="3">
         <v>235</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C352" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D352" s="3"/>
       <c r="E352" s="3"/>
-      <c r="F352" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F352" s="3"/>
+      <c r="G352" s="3"/>
       <c r="H352" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I352" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J352" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K352" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L352" s="3"/>
       <c r="M352" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" s="3">
         <v>236</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C353" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D353" s="3"/>
       <c r="E353" s="3"/>
-      <c r="F353" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3"/>
       <c r="H353" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I353" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J353" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K353" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L353" s="3"/>
       <c r="M353" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" s="3">
         <v>237</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C354" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D354" s="3"/>
       <c r="E354" s="3"/>
-      <c r="F354" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3"/>
       <c r="H354" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I354" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J354" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K354" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L354" s="3"/>
       <c r="M354" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" s="3">
         <v>241</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C355" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D355" s="3"/>
       <c r="E355" s="3"/>
-      <c r="F355" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F355" s="3"/>
+      <c r="G355" s="3"/>
       <c r="H355" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I355" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J355" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K355" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L355" s="3"/>
       <c r="M355" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="3">
         <v>244</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C356" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D356" s="3"/>
       <c r="E356" s="3"/>
-      <c r="F356" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
       <c r="H356" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I356" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K356" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L356" s="3"/>
       <c r="M356" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" s="3">
         <v>246</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C357" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D357" s="3"/>
       <c r="E357" s="3"/>
-      <c r="F357" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
       <c r="H357" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I357" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J357" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K357" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L357" s="3"/>
       <c r="M357" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" s="3">
         <v>248</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D358" s="3"/>
       <c r="E358" s="3"/>
-      <c r="F358" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F358" s="3"/>
+      <c r="G358" s="3"/>
       <c r="H358" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I358" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J358" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K358" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L358" s="3"/>
       <c r="M358" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="3">
         <v>249</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D359" s="3"/>
       <c r="E359" s="3"/>
-      <c r="F359" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
       <c r="H359" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I359" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J359" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K359" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L359" s="3"/>
       <c r="M359" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="3">
         <v>250</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D360" s="3"/>
       <c r="E360" s="3"/>
-      <c r="F360" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F360" s="3"/>
+      <c r="G360" s="3"/>
       <c r="H360" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I360" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J360" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K360" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L360" s="3"/>
       <c r="M360" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="3">
         <v>553</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D361" s="3"/>
       <c r="E361" s="3"/>
-      <c r="F361" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
       <c r="H361" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I361" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J361" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K361" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L361" s="3"/>
       <c r="M361" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="3">
         <v>604</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D362" s="3"/>
       <c r="E362" s="3"/>
-      <c r="F362" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F362" s="3"/>
+      <c r="G362" s="3"/>
       <c r="H362" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I362" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J362" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K362" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L362" s="3"/>
       <c r="M362" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" s="3">
         <v>606</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D363" s="3"/>
       <c r="E363" s="3"/>
-      <c r="F363" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
       <c r="H363" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I363" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K363" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L363" s="3"/>
       <c r="M363" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" s="3">
         <v>609</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D364" s="3"/>
       <c r="E364" s="3"/>
-      <c r="F364" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F364" s="3"/>
+      <c r="G364" s="3"/>
       <c r="H364" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I364" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K364" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L364" s="3"/>
       <c r="M364" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" s="3">
         <v>611</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D365" s="3"/>
       <c r="E365" s="3"/>
-      <c r="F365" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
       <c r="H365" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I365" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J365" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K365" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L365" s="3"/>
       <c r="M365" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" s="3">
         <v>613</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D366" s="3"/>
       <c r="E366" s="3"/>
-      <c r="F366" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3"/>
       <c r="H366" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I366" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K366" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L366" s="3"/>
       <c r="M366" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" s="3">
         <v>615</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>816</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D367" s="3"/>
       <c r="E367" s="3"/>
-      <c r="F367" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
       <c r="H367" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I367" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K367" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L367" s="3"/>
       <c r="M367" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" s="3">
         <v>617</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D368" s="3"/>
       <c r="E368" s="3"/>
-      <c r="F368" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
       <c r="H368" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I368" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K368" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L368" s="3"/>
       <c r="M368" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="3">
         <v>619</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>818</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D369" s="3"/>
       <c r="E369" s="3"/>
-      <c r="F369" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F369" s="3"/>
+      <c r="G369" s="3"/>
       <c r="H369" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I369" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K369" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L369" s="3"/>
       <c r="M369" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="3">
         <v>621</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D370" s="3"/>
       <c r="E370" s="3"/>
-      <c r="F370" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
       <c r="H370" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I370" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J370" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K370" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L370" s="3"/>
       <c r="M370" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="3">
         <v>622</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D371" s="3"/>
       <c r="E371" s="3"/>
-      <c r="F371" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F371" s="3"/>
+      <c r="G371" s="3"/>
       <c r="H371" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I371" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J371" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K371" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L371" s="3"/>
       <c r="M371" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" s="3">
         <v>623</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D372" s="3"/>
       <c r="E372" s="3"/>
-      <c r="F372" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F372" s="3"/>
+      <c r="G372" s="3"/>
       <c r="H372" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I372" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K372" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L372" s="3"/>
       <c r="M372" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" s="3">
         <v>626</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>822</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D373" s="3"/>
       <c r="E373" s="3"/>
-      <c r="F373" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
       <c r="H373" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I373" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J373" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K373" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L373" s="3"/>
       <c r="M373" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" s="3">
         <v>628</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D374" s="3"/>
       <c r="E374" s="3"/>
-      <c r="F374" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
       <c r="H374" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I374" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J374" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K374" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L374" s="3"/>
       <c r="M374" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" s="3">
         <v>629</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>824</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D375" s="3"/>
       <c r="E375" s="3"/>
-      <c r="F375" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F375" s="3"/>
+      <c r="G375" s="3"/>
       <c r="H375" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I375" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J375" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K375" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L375" s="3"/>
       <c r="M375" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" s="3">
         <v>631</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C376" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D376" s="3"/>
       <c r="E376" s="3"/>
-      <c r="F376" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F376" s="3"/>
+      <c r="G376" s="3"/>
       <c r="H376" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I376" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J376" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K376" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L376" s="3"/>
       <c r="M376" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" s="3">
         <v>632</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>826</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D377" s="3"/>
       <c r="E377" s="3"/>
-      <c r="F377" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
       <c r="H377" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I377" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J377" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K377" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L377" s="3"/>
       <c r="M377" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" s="3">
         <v>635</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D378" s="3"/>
       <c r="E378" s="3"/>
-      <c r="F378" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F378" s="3"/>
+      <c r="G378" s="3"/>
       <c r="H378" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I378" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J378" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K378" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L378" s="3"/>
       <c r="M378" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" s="3">
         <v>638</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>828</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D379" s="3"/>
       <c r="E379" s="3"/>
-      <c r="F379" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F379" s="3"/>
+      <c r="G379" s="3"/>
       <c r="H379" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I379" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J379" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K379" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L379" s="3"/>
       <c r="M379" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" s="3">
         <v>640</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C380" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D380" s="3"/>
       <c r="E380" s="3"/>
-      <c r="F380" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
       <c r="H380" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I380" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J380" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K380" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L380" s="3"/>
       <c r="M380" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" s="3">
         <v>641</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D381" s="3"/>
       <c r="E381" s="3"/>
-      <c r="F381" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="3"/>
+      <c r="G381" s="3"/>
       <c r="H381" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I381" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J381" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K381" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L381" s="3"/>
       <c r="M381" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" s="3">
         <v>642</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C382" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D382" s="3"/>
       <c r="E382" s="3"/>
-      <c r="F382" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F382" s="3"/>
+      <c r="G382" s="3"/>
       <c r="H382" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I382" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J382" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K382" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L382" s="3"/>
       <c r="M382" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" s="3">
         <v>643</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C383" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D383" s="3"/>
       <c r="E383" s="3"/>
-      <c r="F383" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F383" s="3"/>
+      <c r="G383" s="3"/>
       <c r="H383" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I383" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J383" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K383" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L383" s="3"/>
       <c r="M383" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" s="3">
         <v>645</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C384" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D384" s="3"/>
       <c r="E384" s="3"/>
-      <c r="F384" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F384" s="3"/>
+      <c r="G384" s="3"/>
       <c r="H384" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I384" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J384" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K384" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L384" s="3"/>
       <c r="M384" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" s="3">
         <v>648</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D385" s="3"/>
       <c r="E385" s="3"/>
-      <c r="F385" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F385" s="3"/>
+      <c r="G385" s="3"/>
       <c r="H385" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I385" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J385" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K385" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L385" s="3"/>
       <c r="M385" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" s="3">
         <v>649</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D386" s="3"/>
       <c r="E386" s="3"/>
-      <c r="F386" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F386" s="3"/>
+      <c r="G386" s="3"/>
       <c r="H386" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I386" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J386" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K386" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L386" s="3"/>
       <c r="M386" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387" s="3">
         <v>650</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D387" s="3"/>
       <c r="E387" s="3"/>
-      <c r="F387" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F387" s="3"/>
+      <c r="G387" s="3"/>
       <c r="H387" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I387" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J387" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K387" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L387" s="3"/>
       <c r="M387" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" s="3">
         <v>657</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C388" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D388" s="3"/>
       <c r="E388" s="3"/>
-      <c r="F388" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F388" s="3"/>
+      <c r="G388" s="3"/>
       <c r="H388" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I388" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J388" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K388" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L388" s="3"/>
       <c r="M388" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" s="3">
         <v>658</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D389" s="3"/>
       <c r="E389" s="3"/>
-      <c r="F389" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F389" s="3"/>
+      <c r="G389" s="3"/>
       <c r="H389" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I389" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J389" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K389" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L389" s="3"/>
       <c r="M389" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390" s="3">
         <v>659</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>839</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D390" s="3"/>
       <c r="E390" s="3"/>
-      <c r="F390" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F390" s="3"/>
+      <c r="G390" s="3"/>
       <c r="H390" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I390" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J390" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K390" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L390" s="3"/>
       <c r="M390" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391" s="3">
         <v>662</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D391" s="3"/>
       <c r="E391" s="3"/>
-      <c r="F391" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F391" s="3"/>
+      <c r="G391" s="3"/>
       <c r="H391" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I391" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J391" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K391" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L391" s="3"/>
       <c r="M391" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392" s="3">
         <v>664</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C392" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D392" s="3"/>
       <c r="E392" s="3"/>
-      <c r="F392" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F392" s="3"/>
+      <c r="G392" s="3"/>
       <c r="H392" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I392" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J392" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K392" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L392" s="3"/>
       <c r="M392" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393" s="3">
         <v>665</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D393" s="3"/>
       <c r="E393" s="3"/>
-      <c r="F393" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F393" s="3"/>
+      <c r="G393" s="3"/>
       <c r="H393" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I393" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J393" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K393" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L393" s="3"/>
       <c r="M393" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" s="3">
         <v>666</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>843</v>
       </c>
       <c r="C394" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D394" s="3"/>
       <c r="E394" s="3"/>
-      <c r="F394" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="3"/>
+      <c r="G394" s="3"/>
       <c r="H394" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I394" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J394" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K394" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L394" s="3"/>
       <c r="M394" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395" s="3">
         <v>667</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D395" s="3"/>
       <c r="E395" s="3"/>
-      <c r="F395" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F395" s="3"/>
+      <c r="G395" s="3"/>
       <c r="H395" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I395" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J395" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K395" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L395" s="3"/>
       <c r="M395" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396" s="3">
         <v>668</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>845</v>
       </c>
       <c r="C396" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D396" s="3"/>
       <c r="E396" s="3"/>
-      <c r="F396" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F396" s="3"/>
+      <c r="G396" s="3"/>
       <c r="H396" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I396" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J396" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K396" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L396" s="3"/>
       <c r="M396" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397" s="3">
         <v>670</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C397" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D397" s="3"/>
       <c r="E397" s="3"/>
-      <c r="F397" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F397" s="3"/>
+      <c r="G397" s="3"/>
       <c r="H397" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I397" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J397" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K397" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L397" s="3"/>
       <c r="M397" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398" s="3">
         <v>672</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>847</v>
       </c>
       <c r="C398" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D398" s="3"/>
       <c r="E398" s="3"/>
-      <c r="F398" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F398" s="3"/>
+      <c r="G398" s="3"/>
       <c r="H398" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I398" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J398" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K398" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L398" s="3"/>
       <c r="M398" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399" s="3">
         <v>673</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>848</v>
       </c>
       <c r="C399" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D399" s="3"/>
       <c r="E399" s="3"/>
-      <c r="F399" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F399" s="3"/>
+      <c r="G399" s="3"/>
       <c r="H399" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I399" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J399" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K399" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L399" s="3"/>
       <c r="M399" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400" s="3">
         <v>674</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>849</v>
       </c>
       <c r="C400" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D400" s="3"/>
       <c r="E400" s="3"/>
-      <c r="F400" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F400" s="3"/>
+      <c r="G400" s="3"/>
       <c r="H400" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I400" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J400" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K400" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L400" s="3"/>
       <c r="M400" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401" s="3">
         <v>675</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C401" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D401" s="3"/>
       <c r="E401" s="3"/>
-      <c r="F401" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F401" s="3"/>
+      <c r="G401" s="3"/>
       <c r="H401" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I401" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J401" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K401" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L401" s="3"/>
       <c r="M401" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402" s="3">
         <v>676</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>851</v>
       </c>
       <c r="C402" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D402" s="3"/>
       <c r="E402" s="3"/>
-      <c r="F402" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F402" s="3"/>
+      <c r="G402" s="3"/>
       <c r="H402" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I402" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J402" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K402" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L402" s="3"/>
       <c r="M402" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403" s="3">
         <v>677</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C403" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D403" s="3"/>
       <c r="E403" s="3"/>
-      <c r="F403" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F403" s="3"/>
+      <c r="G403" s="3"/>
       <c r="H403" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I403" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J403" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K403" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L403" s="3"/>
       <c r="M403" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404" s="3">
         <v>678</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C404" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D404" s="3"/>
       <c r="E404" s="3"/>
-      <c r="F404" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F404" s="3"/>
+      <c r="G404" s="3"/>
       <c r="H404" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I404" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J404" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K404" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L404" s="3"/>
       <c r="M404" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405" s="3">
         <v>679</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>854</v>
       </c>
       <c r="C405" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D405" s="3"/>
       <c r="E405" s="3"/>
-      <c r="F405" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F405" s="3"/>
+      <c r="G405" s="3"/>
       <c r="H405" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I405" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J405" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K405" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L405" s="3"/>
       <c r="M405" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406" s="3">
         <v>680</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C406" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D406" s="3"/>
       <c r="E406" s="3"/>
-      <c r="F406" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F406" s="3"/>
+      <c r="G406" s="3"/>
       <c r="H406" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I406" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J406" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K406" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L406" s="3"/>
       <c r="M406" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407" s="3">
         <v>681</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C407" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D407" s="3"/>
       <c r="E407" s="3"/>
-      <c r="F407" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F407" s="3"/>
+      <c r="G407" s="3"/>
       <c r="H407" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I407" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J407" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K407" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L407" s="3"/>
       <c r="M407" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" s="3">
         <v>683</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C408" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D408" s="3"/>
       <c r="E408" s="3"/>
-      <c r="F408" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F408" s="3"/>
+      <c r="G408" s="3"/>
       <c r="H408" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I408" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J408" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K408" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L408" s="3"/>
       <c r="M408" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" s="3">
         <v>684</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C409" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D409" s="3"/>
       <c r="E409" s="3"/>
-      <c r="F409" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F409" s="3"/>
+      <c r="G409" s="3"/>
       <c r="H409" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I409" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J409" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K409" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L409" s="3"/>
       <c r="M409" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" s="3">
         <v>685</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C410" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D410" s="3"/>
       <c r="E410" s="3"/>
-      <c r="F410" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F410" s="3"/>
+      <c r="G410" s="3"/>
       <c r="H410" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I410" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J410" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K410" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L410" s="3"/>
       <c r="M410" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" s="3">
         <v>688</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>860</v>
       </c>
       <c r="C411" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D411" s="3"/>
       <c r="E411" s="3"/>
-      <c r="F411" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F411" s="3"/>
+      <c r="G411" s="3"/>
       <c r="H411" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I411" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J411" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K411" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L411" s="3"/>
       <c r="M411" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" s="3">
         <v>689</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C412" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D412" s="3"/>
       <c r="E412" s="3"/>
-      <c r="F412" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F412" s="3"/>
+      <c r="G412" s="3"/>
       <c r="H412" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I412" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J412" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K412" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L412" s="3"/>
       <c r="M412" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413" s="3">
         <v>690</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C413" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D413" s="3"/>
       <c r="E413" s="3"/>
-      <c r="F413" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F413" s="3"/>
+      <c r="G413" s="3"/>
       <c r="H413" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I413" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J413" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K413" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L413" s="3"/>
       <c r="M413" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414" s="3">
         <v>691</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C414" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D414" s="3"/>
       <c r="E414" s="3"/>
-      <c r="F414" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F414" s="3"/>
+      <c r="G414" s="3"/>
       <c r="H414" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I414" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J414" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K414" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L414" s="3"/>
       <c r="M414" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415" s="3">
         <v>692</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C415" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D415" s="3"/>
       <c r="E415" s="3"/>
-      <c r="F415" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F415" s="3"/>
+      <c r="G415" s="3"/>
       <c r="H415" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I415" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J415" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K415" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L415" s="3"/>
       <c r="M415" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416" s="3">
         <v>696</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C416" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D416" s="3"/>
       <c r="E416" s="3"/>
-      <c r="F416" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F416" s="3"/>
+      <c r="G416" s="3"/>
       <c r="H416" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I416" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J416" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K416" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L416" s="3"/>
       <c r="M416" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417" s="3">
         <v>698</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C417" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D417" s="3"/>
       <c r="E417" s="3"/>
-      <c r="F417" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="3"/>
+      <c r="G417" s="3"/>
       <c r="H417" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I417" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J417" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K417" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L417" s="3"/>
       <c r="M417" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418" s="3">
         <v>699</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C418" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D418" s="3"/>
       <c r="E418" s="3"/>
-      <c r="F418" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F418" s="3"/>
+      <c r="G418" s="3"/>
       <c r="H418" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I418" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J418" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K418" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L418" s="3"/>
       <c r="M418" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419" s="3">
         <v>700</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C419" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D419" s="3"/>
       <c r="E419" s="3"/>
-      <c r="F419" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F419" s="3"/>
+      <c r="G419" s="3"/>
       <c r="H419" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I419" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J419" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K419" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L419" s="3"/>
       <c r="M419" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420" s="3">
         <v>701</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C420" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D420" s="3"/>
       <c r="E420" s="3"/>
-      <c r="F420" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F420" s="3"/>
+      <c r="G420" s="3"/>
       <c r="H420" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I420" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J420" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K420" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L420" s="3"/>
       <c r="M420" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421" s="3">
         <v>702</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C421" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D421" s="3"/>
       <c r="E421" s="3"/>
-      <c r="F421" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F421" s="3"/>
+      <c r="G421" s="3"/>
       <c r="H421" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I421" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J421" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K421" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L421" s="3"/>
       <c r="M421" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422" s="3">
         <v>706</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C422" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D422" s="3"/>
       <c r="E422" s="3"/>
-      <c r="F422" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F422" s="3"/>
+      <c r="G422" s="3"/>
       <c r="H422" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I422" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J422" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K422" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L422" s="3"/>
       <c r="M422" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423" s="3">
         <v>708</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C423" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D423" s="3"/>
       <c r="E423" s="3"/>
-      <c r="F423" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F423" s="3"/>
+      <c r="G423" s="3"/>
       <c r="H423" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I423" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J423" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K423" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L423" s="3"/>
       <c r="M423" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424" s="3">
         <v>713</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C424" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D424" s="3"/>
       <c r="E424" s="3"/>
-      <c r="F424" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F424" s="3"/>
+      <c r="G424" s="3"/>
       <c r="H424" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I424" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J424" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K424" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L424" s="3"/>
       <c r="M424" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425" s="3">
         <v>715</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C425" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D425" s="3"/>
       <c r="E425" s="3"/>
-      <c r="F425" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F425" s="3"/>
+      <c r="G425" s="3"/>
       <c r="H425" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I425" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J425" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K425" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L425" s="3"/>
       <c r="M425" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426" s="3">
         <v>717</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C426" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D426" s="3"/>
       <c r="E426" s="3"/>
-      <c r="F426" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F426" s="3"/>
+      <c r="G426" s="3"/>
       <c r="H426" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I426" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J426" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K426" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L426" s="3"/>
       <c r="M426" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427" s="3">
         <v>719</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C427" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D427" s="3"/>
       <c r="E427" s="3"/>
-      <c r="F427" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F427" s="3"/>
+      <c r="G427" s="3"/>
       <c r="H427" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I427" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J427" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K427" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L427" s="3"/>
       <c r="M427" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="428" spans="1:13">
       <c r="A428" s="3">
         <v>726</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C428" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D428" s="3"/>
       <c r="E428" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F428" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F428" s="3"/>
+      <c r="G428" s="3"/>
       <c r="H428" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I428" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J428" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K428" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L428" s="3"/>
       <c r="M428" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429" s="3">
         <v>729</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C429" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D429" s="3"/>
       <c r="E429" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F429" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F429" s="3"/>
+      <c r="G429" s="3"/>
       <c r="H429" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I429" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J429" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K429" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L429" s="3"/>
       <c r="M429" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430" s="3">
         <v>730</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C430" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D430" s="3"/>
       <c r="E430" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F430" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F430" s="3"/>
+      <c r="G430" s="3"/>
       <c r="H430" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I430" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J430" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K430" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L430" s="3"/>
       <c r="M430" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431" s="3">
         <v>735</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D431" s="3"/>
       <c r="E431" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F431" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F431" s="3"/>
+      <c r="G431" s="3"/>
       <c r="H431" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I431" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J431" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K431" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L431" s="3"/>
       <c r="M431" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432" s="3">
         <v>744</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C432" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D432" s="3"/>
       <c r="E432" s="3"/>
-      <c r="F432" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F432" s="3"/>
+      <c r="G432" s="3"/>
       <c r="H432" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I432" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J432" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K432" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L432" s="3"/>
       <c r="M432" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433" s="3">
         <v>748</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C433" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D433" s="3"/>
       <c r="E433" s="3"/>
-      <c r="F433" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F433" s="3"/>
+      <c r="G433" s="3"/>
       <c r="H433" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I433" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J433" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K433" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L433" s="3"/>
       <c r="M433" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434" s="3">
         <v>751</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C434" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D434" s="3"/>
       <c r="E434" s="3"/>
-      <c r="F434" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F434" s="3"/>
+      <c r="G434" s="3"/>
       <c r="H434" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I434" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J434" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K434" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L434" s="3"/>
       <c r="M434" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435" s="3">
         <v>752</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C435" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D435" s="3"/>
       <c r="E435" s="3"/>
-      <c r="F435" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F435" s="3"/>
+      <c r="G435" s="3"/>
       <c r="H435" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I435" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J435" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K435" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L435" s="3"/>
       <c r="M435" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436" s="3">
         <v>753</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C436" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D436" s="3"/>
       <c r="E436" s="3"/>
-      <c r="F436" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F436" s="3"/>
+      <c r="G436" s="3"/>
       <c r="H436" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I436" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J436" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K436" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L436" s="3"/>
       <c r="M436" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437" s="3">
         <v>755</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C437" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D437" s="3"/>
       <c r="E437" s="3"/>
-      <c r="F437" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F437" s="3"/>
+      <c r="G437" s="3"/>
       <c r="H437" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I437" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J437" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K437" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L437" s="3"/>
       <c r="M437" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438" s="3">
         <v>756</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C438" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D438" s="3"/>
       <c r="E438" s="3"/>
-      <c r="F438" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F438" s="3"/>
+      <c r="G438" s="3"/>
       <c r="H438" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I438" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J438" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K438" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L438" s="3"/>
       <c r="M438" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439" s="3">
         <v>758</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C439" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D439" s="3"/>
       <c r="E439" s="3"/>
-      <c r="F439" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F439" s="3"/>
+      <c r="G439" s="3"/>
       <c r="H439" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I439" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J439" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K439" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L439" s="3"/>
       <c r="M439" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440" s="3">
         <v>760</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C440" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D440" s="3"/>
       <c r="E440" s="3"/>
-      <c r="F440" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F440" s="3"/>
+      <c r="G440" s="3"/>
       <c r="H440" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I440" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J440" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K440" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L440" s="3"/>
       <c r="M440" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441" s="3">
         <v>761</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C441" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D441" s="3"/>
       <c r="E441" s="3"/>
-      <c r="F441" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F441" s="3"/>
+      <c r="G441" s="3"/>
       <c r="H441" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I441" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J441" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K441" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L441" s="3"/>
       <c r="M441" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442" s="3">
         <v>765</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C442" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D442" s="3"/>
       <c r="E442" s="3"/>
-      <c r="F442" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F442" s="3"/>
+      <c r="G442" s="3"/>
       <c r="H442" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I442" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J442" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K442" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L442" s="3"/>
       <c r="M442" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443" s="3">
         <v>767</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C443" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D443" s="3"/>
       <c r="E443" s="3"/>
-      <c r="F443" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F443" s="3"/>
+      <c r="G443" s="3"/>
       <c r="H443" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I443" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J443" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K443" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L443" s="3"/>
       <c r="M443" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444" s="3">
         <v>768</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C444" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D444" s="3"/>
       <c r="E444" s="3"/>
-      <c r="F444" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F444" s="3"/>
+      <c r="G444" s="3"/>
       <c r="H444" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I444" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J444" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K444" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L444" s="3"/>
       <c r="M444" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445" s="3">
         <v>769</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C445" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D445" s="3"/>
       <c r="E445" s="3"/>
-      <c r="F445" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F445" s="3"/>
+      <c r="G445" s="3"/>
       <c r="H445" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I445" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J445" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K445" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L445" s="3"/>
       <c r="M445" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446" s="3">
         <v>772</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C446" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D446" s="3"/>
       <c r="E446" s="3"/>
-      <c r="F446" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F446" s="3"/>
+      <c r="G446" s="3"/>
       <c r="H446" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I446" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J446" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K446" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L446" s="3"/>
       <c r="M446" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447" s="3">
         <v>773</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C447" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D447" s="3"/>
       <c r="E447" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F447" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F447" s="3"/>
+      <c r="G447" s="3"/>
       <c r="H447" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I447" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J447" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K447" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L447" s="3"/>
       <c r="M447" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448" s="3">
         <v>775</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C448" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D448" s="3" t="s">
         <v>250</v>
       </c>
       <c r="E448" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F448" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F448" s="3"/>
+      <c r="G448" s="3"/>
       <c r="H448" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I448" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J448" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K448" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L448" s="3"/>
       <c r="M448" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" s="3">
         <v>812</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C449" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D449" s="3"/>
       <c r="E449" s="3"/>
-      <c r="F449" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F449" s="3"/>
+      <c r="G449" s="3"/>
       <c r="H449" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I449" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J449" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K449" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L449" s="3"/>
       <c r="M449" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450" s="3">
         <v>815</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C450" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D450" s="3"/>
       <c r="E450" s="3"/>
-      <c r="F450" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F450" s="3"/>
+      <c r="G450" s="3"/>
       <c r="H450" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I450" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J450" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K450" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L450" s="3"/>
       <c r="M450" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451" s="3">
         <v>819</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C451" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D451" s="3"/>
       <c r="E451" s="3"/>
-      <c r="F451" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F451" s="3"/>
+      <c r="G451" s="3"/>
       <c r="H451" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I451" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J451" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K451" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L451" s="3"/>
       <c r="M451" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452" s="3">
         <v>822</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C452" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D452" s="3"/>
       <c r="E452" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F452" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F452" s="3"/>
+      <c r="G452" s="3"/>
       <c r="H452" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I452" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J452" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K452" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L452" s="3"/>
       <c r="M452" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453" s="3">
         <v>827</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C453" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D453" s="3"/>
       <c r="E453" s="3"/>
-      <c r="F453" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F453" s="3"/>
+      <c r="G453" s="3"/>
       <c r="H453" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I453" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J453" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K453" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L453" s="3"/>
       <c r="M453" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454" s="3">
         <v>829</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C454" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D454" s="3" t="s">
         <v>904</v>
       </c>
       <c r="E454" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F454" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F454" s="3"/>
+      <c r="G454" s="3"/>
       <c r="H454" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I454" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J454" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K454" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L454" s="3"/>
       <c r="M454" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455" s="3">
         <v>831</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C455" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D455" s="3"/>
       <c r="E455" s="3"/>
-      <c r="F455" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F455" s="3"/>
+      <c r="G455" s="3"/>
       <c r="H455" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I455" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J455" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K455" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L455" s="3"/>
       <c r="M455" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456" s="3">
         <v>832</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>906</v>
       </c>
       <c r="C456" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D456" s="3"/>
       <c r="E456" s="3"/>
-      <c r="F456" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F456" s="3"/>
+      <c r="G456" s="3"/>
       <c r="H456" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I456" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J456" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K456" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L456" s="3"/>
       <c r="M456" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457" s="3">
         <v>834</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C457" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D457" s="3"/>
       <c r="E457" s="3"/>
-      <c r="F457" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F457" s="3"/>
+      <c r="G457" s="3"/>
       <c r="H457" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I457" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J457" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K457" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L457" s="3"/>
       <c r="M457" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458" s="3">
         <v>835</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>908</v>
       </c>
       <c r="C458" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D458" s="3"/>
       <c r="E458" s="3"/>
-      <c r="F458" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F458" s="3"/>
+      <c r="G458" s="3"/>
       <c r="H458" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I458" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J458" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K458" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L458" s="3"/>
       <c r="M458" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459" s="3">
         <v>703</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C459" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D459" s="3"/>
       <c r="E459" s="3"/>
-      <c r="F459" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F459" s="3"/>
+      <c r="G459" s="3"/>
       <c r="H459" s="3" t="s">
         <v>910</v>
       </c>
       <c r="I459" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J459" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K459" s="3" t="s">
         <v>911</v>
       </c>
       <c r="L459" s="3"/>
       <c r="M459" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460" s="3">
         <v>61</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C460" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D460" s="3"/>
       <c r="E460" s="3"/>
-      <c r="F460" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F460" s="3"/>
+      <c r="G460" s="3"/>
       <c r="H460" s="3" t="s">
         <v>910</v>
       </c>
       <c r="I460" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J460" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K460" s="3" t="s">
         <v>913</v>
       </c>
       <c r="L460" s="3"/>
       <c r="M460" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461" s="3">
         <v>646</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C461" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D461" s="3"/>
       <c r="E461" s="3"/>
-      <c r="F461" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F461" s="3"/>
+      <c r="G461" s="3"/>
       <c r="H461" s="3" t="s">
         <v>910</v>
       </c>
       <c r="I461" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J461" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K461" s="3" t="s">
         <v>915</v>
       </c>
       <c r="L461" s="3"/>
       <c r="M461" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="462" spans="1:13">
       <c r="A462" s="3">
         <v>711</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C462" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D462" s="3"/>
       <c r="E462" s="3"/>
-      <c r="F462" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F462" s="3"/>
+      <c r="G462" s="3"/>
       <c r="H462" s="3" t="s">
         <v>910</v>
       </c>
       <c r="I462" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J462" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K462" s="3" t="s">
         <v>917</v>
       </c>
       <c r="L462" s="3"/>
       <c r="M462" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463" s="3">
         <v>149</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C463" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D463" s="3"/>
       <c r="E463" s="3"/>
-      <c r="F463" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F463" s="3"/>
+      <c r="G463" s="3"/>
       <c r="H463" s="3" t="s">
         <v>910</v>
       </c>
       <c r="I463" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J463" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K463" s="3" t="s">
         <v>919</v>
       </c>
       <c r="L463" s="3"/>
       <c r="M463" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464" s="3">
         <v>71</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C464" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D464" s="3"/>
       <c r="E464" s="3"/>
-      <c r="F464" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F464" s="3"/>
+      <c r="G464" s="3"/>
       <c r="H464" s="3" t="s">
         <v>910</v>
       </c>
       <c r="I464" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J464" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K464" s="3" t="s">
         <v>921</v>
       </c>
       <c r="L464" s="3"/>
       <c r="M464" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465" s="3">
         <v>430</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C465" s="3" t="s">
@@ -23179,1097 +22259,977 @@
       </c>
       <c r="K527" s="3" t="s">
         <v>1096</v>
       </c>
       <c r="L527" s="3" t="s">
         <v>1095</v>
       </c>
       <c r="M527" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528" s="3">
         <v>542</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C528" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D528" s="3"/>
       <c r="E528" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F528" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F528" s="3"/>
+      <c r="G528" s="3"/>
       <c r="H528" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I528" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J528" s="3" t="s">
         <v>113</v>
       </c>
       <c r="K528" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="L528" s="3" t="s">
         <v>113</v>
       </c>
       <c r="M528" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529" s="3">
         <v>525</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C529" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D529" s="3"/>
       <c r="E529" s="3"/>
-      <c r="F529" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F529" s="3"/>
+      <c r="G529" s="3"/>
       <c r="H529" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I529" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J529" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="K529" s="3" t="s">
         <v>1101</v>
       </c>
       <c r="L529" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="M529" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530" s="3">
         <v>502</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C530" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D530" s="3"/>
       <c r="E530" s="3"/>
-      <c r="F530" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F530" s="3"/>
+      <c r="G530" s="3"/>
       <c r="H530" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I530" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J530" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="K530" s="3" t="s">
         <v>1104</v>
       </c>
       <c r="L530" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="M530" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531" s="3">
         <v>536</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C531" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D531" s="3"/>
       <c r="E531" s="3"/>
-      <c r="F531" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F531" s="3"/>
+      <c r="G531" s="3"/>
       <c r="H531" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I531" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J531" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="K531" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="L531" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="M531" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532" s="3">
         <v>548</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C532" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D532" s="3" t="s">
         <v>1108</v>
       </c>
       <c r="E532" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F532" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F532" s="3"/>
+      <c r="G532" s="3"/>
       <c r="H532" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I532" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J532" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="K532" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="L532" s="3" t="s">
         <v>1109</v>
       </c>
       <c r="M532" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533" s="3">
         <v>544</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C533" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D533" s="3"/>
       <c r="E533" s="3"/>
-      <c r="F533" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F533" s="3"/>
+      <c r="G533" s="3"/>
       <c r="H533" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I533" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J533" s="3" t="s">
         <v>1112</v>
       </c>
       <c r="K533" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="L533" s="3" t="s">
         <v>1112</v>
       </c>
       <c r="M533" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534" s="3">
         <v>506</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="C534" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D534" s="3"/>
       <c r="E534" s="3"/>
-      <c r="F534" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F534" s="3"/>
+      <c r="G534" s="3"/>
       <c r="H534" s="3" t="s">
         <v>659</v>
       </c>
       <c r="I534" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J534" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="K534" s="3" t="s">
         <v>1116</v>
       </c>
       <c r="L534" s="3" t="s">
         <v>1115</v>
       </c>
       <c r="M534" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535" s="3">
         <v>504</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C535" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D535" s="3"/>
       <c r="E535" s="3"/>
-      <c r="F535" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F535" s="3"/>
+      <c r="G535" s="3"/>
       <c r="H535" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I535" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J535" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K535" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L535" s="3"/>
       <c r="M535" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536" s="3">
         <v>507</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C536" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D536" s="3"/>
       <c r="E536" s="3"/>
-      <c r="F536" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F536" s="3"/>
+      <c r="G536" s="3"/>
       <c r="H536" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I536" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J536" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K536" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L536" s="3"/>
       <c r="M536" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537" s="3">
         <v>510</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C537" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D537" s="3"/>
       <c r="E537" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F537" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F537" s="3"/>
+      <c r="G537" s="3"/>
       <c r="H537" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I537" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J537" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K537" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L537" s="3"/>
       <c r="M537" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538" s="3">
         <v>514</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="C538" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D538" s="3"/>
       <c r="E538" s="3"/>
-      <c r="F538" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F538" s="3"/>
+      <c r="G538" s="3"/>
       <c r="H538" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I538" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J538" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K538" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L538" s="3"/>
       <c r="M538" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539" s="3">
         <v>515</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C539" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D539" s="3"/>
       <c r="E539" s="3"/>
-      <c r="F539" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F539" s="3"/>
+      <c r="G539" s="3"/>
       <c r="H539" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I539" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J539" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K539" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L539" s="3"/>
       <c r="M539" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540" s="3">
         <v>518</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="C540" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D540" s="3"/>
       <c r="E540" s="3"/>
-      <c r="F540" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F540" s="3"/>
+      <c r="G540" s="3"/>
       <c r="H540" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I540" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J540" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K540" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L540" s="3"/>
       <c r="M540" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541" s="3">
         <v>521</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C541" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D541" s="3"/>
       <c r="E541" s="3"/>
-      <c r="F541" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F541" s="3"/>
+      <c r="G541" s="3"/>
       <c r="H541" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I541" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J541" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K541" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L541" s="3"/>
       <c r="M541" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542" s="3">
         <v>522</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C542" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D542" s="3"/>
       <c r="E542" s="3"/>
-      <c r="F542" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F542" s="3"/>
+      <c r="G542" s="3"/>
       <c r="H542" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I542" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J542" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K542" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L542" s="3"/>
       <c r="M542" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543" s="3">
         <v>524</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C543" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D543" s="3"/>
       <c r="E543" s="3"/>
-      <c r="F543" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F543" s="3"/>
+      <c r="G543" s="3"/>
       <c r="H543" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I543" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J543" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K543" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L543" s="3"/>
       <c r="M543" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544" s="3">
         <v>527</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="C544" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D544" s="3"/>
       <c r="E544" s="3"/>
-      <c r="F544" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F544" s="3"/>
+      <c r="G544" s="3"/>
       <c r="H544" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I544" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J544" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K544" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L544" s="3"/>
       <c r="M544" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545" s="3">
         <v>528</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C545" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D545" s="3"/>
       <c r="E545" s="3"/>
-      <c r="F545" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F545" s="3"/>
+      <c r="G545" s="3"/>
       <c r="H545" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I545" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J545" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K545" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L545" s="3"/>
       <c r="M545" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546" s="3">
         <v>529</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C546" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D546" s="3"/>
       <c r="E546" s="3"/>
-      <c r="F546" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F546" s="3"/>
+      <c r="G546" s="3"/>
       <c r="H546" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I546" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J546" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K546" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L546" s="3"/>
       <c r="M546" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547" s="3">
         <v>534</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C547" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D547" s="3"/>
       <c r="E547" s="3"/>
-      <c r="F547" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F547" s="3"/>
+      <c r="G547" s="3"/>
       <c r="H547" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I547" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J547" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K547" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L547" s="3"/>
       <c r="M547" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548" s="3">
         <v>535</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="C548" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D548" s="3"/>
       <c r="E548" s="3"/>
-      <c r="F548" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F548" s="3"/>
+      <c r="G548" s="3"/>
       <c r="H548" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I548" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J548" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K548" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L548" s="3"/>
       <c r="M548" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549" s="3">
         <v>537</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C549" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D549" s="3"/>
       <c r="E549" s="3"/>
-      <c r="F549" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F549" s="3"/>
+      <c r="G549" s="3"/>
       <c r="H549" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I549" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J549" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K549" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L549" s="3"/>
       <c r="M549" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550" s="3">
         <v>538</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C550" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D550" s="3"/>
       <c r="E550" s="3"/>
-      <c r="F550" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F550" s="3"/>
+      <c r="G550" s="3"/>
       <c r="H550" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I550" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J550" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K550" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L550" s="3"/>
       <c r="M550" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551" s="3">
         <v>540</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C551" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D551" s="3" t="s">
         <v>590</v>
       </c>
       <c r="E551" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="F551" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F551" s="3"/>
+      <c r="G551" s="3"/>
       <c r="H551" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I551" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J551" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K551" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L551" s="3"/>
       <c r="M551" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552" s="3">
         <v>541</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C552" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D552" s="3"/>
       <c r="E552" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F552" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F552" s="3"/>
+      <c r="G552" s="3"/>
       <c r="H552" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I552" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J552" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K552" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L552" s="3"/>
       <c r="M552" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553" s="3">
         <v>545</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C553" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D553" s="3"/>
       <c r="E553" s="3"/>
-      <c r="F553" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F553" s="3"/>
+      <c r="G553" s="3"/>
       <c r="H553" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I553" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J553" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K553" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L553" s="3"/>
       <c r="M553" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554" s="3">
         <v>546</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C554" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D554" s="3"/>
       <c r="E554" s="3"/>
-      <c r="F554" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F554" s="3"/>
+      <c r="G554" s="3"/>
       <c r="H554" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I554" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J554" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K554" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L554" s="3"/>
       <c r="M554" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555" s="3">
         <v>547</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C555" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D555" s="3"/>
       <c r="E555" s="3"/>
-      <c r="F555" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F555" s="3"/>
+      <c r="G555" s="3"/>
       <c r="H555" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I555" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J555" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K555" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L555" s="3"/>
       <c r="M555" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556" s="3">
         <v>550</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C556" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D556" s="3"/>
       <c r="E556" s="3"/>
-      <c r="F556" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F556" s="3"/>
+      <c r="G556" s="3"/>
       <c r="H556" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I556" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J556" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K556" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L556" s="3"/>
       <c r="M556" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557" s="3">
         <v>552</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C557" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D557" s="3"/>
       <c r="E557" s="3"/>
-      <c r="F557" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F557" s="3"/>
+      <c r="G557" s="3"/>
       <c r="H557" s="3" t="s">
         <v>691</v>
       </c>
       <c r="I557" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J557" s="3" t="s">
         <v>692</v>
       </c>
       <c r="K557" s="3" t="s">
         <v>692</v>
       </c>
       <c r="L557" s="3"/>
       <c r="M557" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>