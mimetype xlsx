--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -2246,91 +2246,83 @@
       <c r="J32" s="3" t="s">
         <v>106</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>107</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>107</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="3">
         <v>68</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
-      <c r="F33" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
       <c r="H33" s="3" t="s">
         <v>109</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>110</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="3">
         <v>76</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
-      <c r="F34" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
       <c r="H34" s="3" t="s">
         <v>109</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>110</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L34" s="3"/>
       <c r="M34" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="3">
         <v>3</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="3" t="s">
@@ -3426,163 +3418,147 @@
       <c r="J64" s="3" t="s">
         <v>200</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>201</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>201</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>50</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>30</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>12</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>109</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>110</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>25</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
-      <c r="F67" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>109</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>110</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>51</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
-      <c r="F68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
       <c r="H68" s="3" t="s">
         <v>109</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>110</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>