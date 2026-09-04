--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -4025,278 +4025,250 @@
       <c r="J47" s="3" t="s">
         <v>152</v>
       </c>
       <c r="K47" s="3" t="s">
         <v>153</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>152</v>
       </c>
       <c r="M47" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="3">
         <v>149</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
-      <c r="F48" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
       <c r="H48" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>156</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>157</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>156</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="3">
         <v>118</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
-      <c r="F49" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
       <c r="H49" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M49" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="3">
         <v>122</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
-      <c r="F50" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
       <c r="H50" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="3">
         <v>182</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
-      <c r="F51" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
       <c r="H51" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M51" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="3">
         <v>186</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
-      <c r="F52" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
       <c r="H52" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="3">
         <v>215</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
-      <c r="F53" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
       <c r="H53" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M53" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="3">
         <v>117</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
-      <c r="F54" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
       <c r="H54" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="3">
         <v>199</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>166</v>
@@ -6689,315 +6661,283 @@
       <c r="J119" s="3" t="s">
         <v>352</v>
       </c>
       <c r="K119" s="3" t="s">
         <v>352</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>352</v>
       </c>
       <c r="M119" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" s="3">
         <v>108</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="3"/>
-      <c r="F120" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
       <c r="H120" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K120" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M120" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" s="3">
         <v>164</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="3"/>
-      <c r="F121" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
       <c r="H121" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K121" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M121" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" s="3">
         <v>172</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
-      <c r="F122" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
       <c r="H122" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K122" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M122" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" s="3">
         <v>177</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="3"/>
-      <c r="F123" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K123" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M123" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" s="3">
         <v>196</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="3"/>
-      <c r="F124" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
       <c r="H124" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K124" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M124" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" s="3">
         <v>198</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="3"/>
-      <c r="F125" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
       <c r="H125" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K125" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M125" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" s="3">
         <v>201</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="3"/>
-      <c r="F126" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
       <c r="H126" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>142</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="3"/>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M127" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>282</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>361</v>
@@ -9353,315 +9293,283 @@
       <c r="J191" s="3" t="s">
         <v>542</v>
       </c>
       <c r="K191" s="3" t="s">
         <v>542</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>542</v>
       </c>
       <c r="M191" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" s="3">
         <v>212</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>543</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="3"/>
-      <c r="F192" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
       <c r="H192" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>544</v>
       </c>
       <c r="K192" s="3" t="s">
         <v>545</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>544</v>
       </c>
       <c r="M192" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" s="3">
         <v>254</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
-      <c r="F193" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
       <c r="H193" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>547</v>
       </c>
       <c r="K193" s="3" t="s">
         <v>548</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>547</v>
       </c>
       <c r="M193" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" s="3">
         <v>281</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>549</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="3"/>
-      <c r="F194" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
       <c r="H194" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>550</v>
       </c>
       <c r="K194" s="3" t="s">
         <v>551</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>550</v>
       </c>
       <c r="M194" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" s="3">
         <v>279</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="3"/>
-      <c r="F195" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
       <c r="H195" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>553</v>
       </c>
       <c r="K195" s="3" t="s">
         <v>554</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>553</v>
       </c>
       <c r="M195" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" s="3">
         <v>245</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="3"/>
-      <c r="F196" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
       <c r="H196" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K196" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M196" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" s="3">
         <v>268</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="3"/>
-      <c r="F197" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
       <c r="H197" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K197" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M197" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" s="3">
         <v>291</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>557</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="3"/>
-      <c r="F198" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F198" s="3"/>
+      <c r="G198" s="3"/>
       <c r="H198" s="3" t="s">
         <v>159</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K198" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>160</v>
       </c>
       <c r="M198" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" s="3">
         <v>238</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
-      <c r="F199" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F199" s="3"/>
+      <c r="G199" s="3"/>
       <c r="H199" s="3" t="s">
         <v>559</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>560</v>
       </c>
       <c r="K199" s="3" t="s">
         <v>160</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>560</v>
       </c>
       <c r="M199" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" s="3">
         <v>315</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>561</v>
@@ -10278,93 +10186,85 @@
       <c r="J216" s="3" t="s">
         <v>608</v>
       </c>
       <c r="K216" s="3" t="s">
         <v>609</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>608</v>
       </c>
       <c r="M216" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" s="3">
         <v>303</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="3"/>
-      <c r="F217" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
       <c r="H217" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>611</v>
       </c>
       <c r="K217" s="3" t="s">
         <v>612</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>611</v>
       </c>
       <c r="M217" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" s="3">
         <v>309</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
-      <c r="F218" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F218" s="3"/>
+      <c r="G218" s="3"/>
       <c r="H218" s="3" t="s">
         <v>155</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>614</v>
       </c>
       <c r="K218" s="3" t="s">
         <v>615</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>614</v>
       </c>
       <c r="M218" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>