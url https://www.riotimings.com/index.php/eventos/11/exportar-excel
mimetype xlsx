--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -1630,257 +1630,233 @@
       <c r="J14" s="3" t="s">
         <v>72</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>73</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="3">
         <v>7</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
-      <c r="F15" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>76</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="3">
         <v>3</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="F16" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>81</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>81</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="3">
         <v>50</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
-      <c r="F17" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
       <c r="H17" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>83</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>84</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="3">
         <v>10</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="F18" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
       <c r="H18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>88</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="F19" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
       <c r="H19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>93</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>94</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="3">
         <v>4</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="F20" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
       <c r="H20" s="3" t="s">
         <v>98</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>99</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>100</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="3">
         <v>29</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="3" t="s">