--- v0 (2026-05-20)
+++ v1 (2026-09-04)
@@ -3827,377 +3827,337 @@
       <c r="J59" s="3" t="s">
         <v>190</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>191</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>191</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="3">
         <v>87</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
-      <c r="F60" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
       <c r="H60" s="3" t="s">
         <v>193</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>194</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>195</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>195</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="3">
         <v>55</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
-      <c r="F61" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
       <c r="H61" s="3" t="s">
         <v>193</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>197</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>198</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>198</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="3">
         <v>136</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
-      <c r="F62" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
       <c r="H62" s="3" t="s">
         <v>193</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>200</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>201</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>201</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="3">
         <v>52</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
-      <c r="F63" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
       <c r="H63" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L63" s="3"/>
       <c r="M63" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="3">
         <v>58</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
-      <c r="F64" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
       <c r="H64" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L64" s="3"/>
       <c r="M64" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="3">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
-      <c r="F65" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
       <c r="H65" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L65" s="3"/>
       <c r="M65" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="3">
         <v>73</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
-      <c r="F66" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
       <c r="H66" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L66" s="3"/>
       <c r="M66" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="3">
         <v>93</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
-      <c r="F67" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
       <c r="H67" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L67" s="3"/>
       <c r="M67" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="3">
         <v>98</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
-      <c r="F68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
       <c r="H68" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>204</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>204</v>
       </c>
       <c r="L68" s="3"/>
       <c r="M68" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="3">
         <v>108</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
-      <c r="F69" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
       <c r="H69" s="3" t="s">
         <v>211</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L69" s="3"/>
       <c r="M69" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="3">
         <v>47</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C70" s="3" t="s">
@@ -6292,447 +6252,399 @@
       <c r="J126" s="3" t="s">
         <v>381</v>
       </c>
       <c r="K126" s="3" t="s">
         <v>382</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>382</v>
       </c>
       <c r="M126" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" s="3">
         <v>8</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="3"/>
-      <c r="F127" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
       <c r="H127" s="3" t="s">
         <v>193</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>384</v>
       </c>
       <c r="K127" s="3" t="s">
         <v>385</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>385</v>
       </c>
       <c r="M127" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="3">
         <v>43</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="3"/>
-      <c r="F128" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
         <v>193</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>387</v>
       </c>
       <c r="K128" s="3" t="s">
         <v>388</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>388</v>
       </c>
       <c r="M128" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="3">
         <v>114</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="3"/>
-      <c r="F129" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
       <c r="H129" s="3" t="s">
         <v>193</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>381</v>
       </c>
       <c r="K129" s="3" t="s">
         <v>390</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>390</v>
       </c>
       <c r="M129" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="3">
         <v>11</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="3"/>
-      <c r="F130" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
       <c r="H130" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K130" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="3">
         <v>23</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="3"/>
-      <c r="F131" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
       <c r="H131" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K131" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="3">
         <v>24</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
-      <c r="F132" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
       <c r="H132" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K132" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="3">
         <v>25</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
-      <c r="F133" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
       <c r="H133" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K133" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L133" s="3"/>
       <c r="M133" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="3">
         <v>31</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="3"/>
-      <c r="F134" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
       <c r="H134" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K134" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L134" s="3"/>
       <c r="M134" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="3">
         <v>36</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="3"/>
-      <c r="F135" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
       <c r="H135" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K135" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="3">
         <v>42</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="3"/>
-      <c r="F136" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
       <c r="H136" s="3" t="s">
         <v>203</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>212</v>
       </c>
       <c r="K136" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L136" s="3"/>
       <c r="M136" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="3">
         <v>39</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="3"/>
-      <c r="F137" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
       <c r="H137" s="3" t="s">
         <v>211</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>399</v>
       </c>
       <c r="K137" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L137" s="3"/>
       <c r="M137" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" s="3">
         <v>34</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="3"/>
-      <c r="F138" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
       <c r="H138" s="3" t="s">
         <v>211</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>80</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>401</v>
       </c>
       <c r="K138" s="3" t="s">
         <v>212</v>
       </c>
       <c r="L138" s="3"/>
       <c r="M138" s="3" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>