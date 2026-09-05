--- v0 (2026-05-20)
+++ v1 (2026-09-05)
@@ -1005,56 +1005,52 @@
       <c r="J6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="3">
         <v>68</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
-      <c r="F7" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
       <c r="H7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="M7" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="3">
         <v>72</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>35</v>
@@ -1227,56 +1223,52 @@
       <c r="J12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="3">
         <v>62</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
-      <c r="F13" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
       <c r="H13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="3">
         <v>66</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>53</v>
@@ -1301,56 +1293,52 @@
       <c r="J14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>56</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="3">
         <v>64</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
-      <c r="F15" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="3">
         <v>69</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>58</v>
@@ -1930,163 +1918,147 @@
       <c r="J31" s="3" t="s">
         <v>105</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>106</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>105</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="3">
         <v>12</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
       <c r="H32" s="3" t="s">
         <v>108</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>109</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>110</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>109</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="3">
         <v>10</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
-      <c r="F33" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
       <c r="H33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J33" s="3"/>
       <c r="K33" s="3" t="s">
         <v>112</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>112</v>
       </c>
       <c r="M33" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="3">
         <v>13</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
-      <c r="F34" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
       <c r="H34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J34" s="3"/>
       <c r="K34" s="3" t="s">
         <v>112</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>112</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="3">
         <v>15</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
-      <c r="F35" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
       <c r="H35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>37</v>
       </c>
       <c r="J35" s="3"/>
       <c r="K35" s="3" t="s">
         <v>112</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>112</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>